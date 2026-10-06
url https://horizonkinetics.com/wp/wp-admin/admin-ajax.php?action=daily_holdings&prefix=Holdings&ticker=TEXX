--- v4 (2026-08-22)
+++ v5 (2026-10-06)
@@ -32,474 +32,474 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="149">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>08/24/26</t>
+    <t>10/06/26</t>
   </si>
   <si>
     <t>Permian Basin Royalty Trust</t>
   </si>
   <si>
     <t>PBT</t>
   </si>
   <si>
     <t>8,000</t>
   </si>
   <si>
-    <t>$274,160</t>
+    <t>$258,720</t>
   </si>
   <si>
     <t>Landbridge Co LLC</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>2,620</t>
   </si>
   <si>
-    <t>$235,040</t>
+    <t>$218,980</t>
   </si>
   <si>
     <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
   </si>
   <si>
     <t>USBGFS7</t>
   </si>
   <si>
     <t>8AMMF0FT3</t>
   </si>
   <si>
-    <t>207,910</t>
-[...2 lines deleted...]
-    <t>$207,910</t>
+    <t>207,309</t>
+  </si>
+  <si>
+    <t>$207,309</t>
   </si>
   <si>
     <t>Diamondback Energy Inc</t>
   </si>
   <si>
     <t>FANG</t>
   </si>
   <si>
     <t>25278X109</t>
   </si>
   <si>
-    <t>$141,604</t>
+    <t>$123,702</t>
   </si>
   <si>
     <t>Texas Pacific Land Corp</t>
   </si>
   <si>
     <t>TPL</t>
   </si>
   <si>
     <t>88262P102</t>
   </si>
   <si>
-    <t>$132,356</t>
+    <t>$118,911</t>
+  </si>
+  <si>
+    <t>Quanta Services Inc</t>
+  </si>
+  <si>
+    <t>PWR</t>
+  </si>
+  <si>
+    <t>74762E102</t>
+  </si>
+  <si>
+    <t>$109,347</t>
   </si>
   <si>
     <t>SLB Ltd</t>
   </si>
   <si>
     <t>SLB</t>
   </si>
   <si>
     <t>2,152</t>
   </si>
   <si>
-    <t>$115,928</t>
+    <t>$108,203</t>
   </si>
   <si>
     <t>Occidental Petroleum Corp</t>
   </si>
   <si>
     <t>OXY</t>
   </si>
   <si>
     <t>1,772</t>
   </si>
   <si>
-    <t>$108,624</t>
+    <t>$103,325</t>
+  </si>
+  <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>$101,432</t>
+  </si>
+  <si>
+    <t>ConocoPhillips</t>
+  </si>
+  <si>
+    <t>COP</t>
+  </si>
+  <si>
+    <t>20825C104</t>
+  </si>
+  <si>
+    <t>$100,666</t>
   </si>
   <si>
     <t>WaterBridge Infrastructure LLC</t>
   </si>
   <si>
     <t>WBI</t>
   </si>
   <si>
     <t>3,424</t>
   </si>
   <si>
-    <t>$108,541</t>
-[...35 lines deleted...]
-    <t>$102,294</t>
+    <t>$100,084</t>
   </si>
   <si>
     <t>ExxonMobil Holdings Corp</t>
   </si>
   <si>
     <t>XOM</t>
   </si>
   <si>
     <t>30233Q108</t>
   </si>
   <si>
-    <t>$99,066</t>
+    <t>$98,400</t>
+  </si>
+  <si>
+    <t>Chevron Corp</t>
+  </si>
+  <si>
+    <t>CVX</t>
+  </si>
+  <si>
+    <t>$97,454</t>
   </si>
   <si>
     <t>Plains All American Pipeline LP</t>
   </si>
   <si>
     <t>PAA</t>
   </si>
   <si>
     <t>4,000</t>
   </si>
   <si>
-    <t>$98,440</t>
-[...8 lines deleted...]
-    <t>$96,887</t>
+    <t>$95,640</t>
+  </si>
+  <si>
+    <t>Energy Transfer LP</t>
+  </si>
+  <si>
+    <t>ET</t>
+  </si>
+  <si>
+    <t>29273V100</t>
+  </si>
+  <si>
+    <t>4,300</t>
+  </si>
+  <si>
+    <t>$89,096</t>
   </si>
   <si>
     <t>Fluor Corp</t>
   </si>
   <si>
     <t>FLR</t>
   </si>
   <si>
     <t>1,744</t>
   </si>
   <si>
-    <t>$91,420</t>
-[...14 lines deleted...]
-    <t>$91,117</t>
+    <t>$88,264</t>
   </si>
   <si>
     <t>Enterprise Products Partners LP</t>
   </si>
   <si>
     <t>EPD</t>
   </si>
   <si>
     <t>2,288</t>
   </si>
   <si>
-    <t>$86,967</t>
+    <t>$84,198</t>
   </si>
   <si>
     <t>Kinder Morgan Inc</t>
   </si>
   <si>
     <t>KMI</t>
   </si>
   <si>
     <t>49456B101</t>
   </si>
   <si>
     <t>2,680</t>
   </si>
   <si>
-    <t>$83,026</t>
+    <t>$84,179</t>
+  </si>
+  <si>
+    <t>Sabine Royalty Trust</t>
+  </si>
+  <si>
+    <t>SBR</t>
+  </si>
+  <si>
+    <t>1,100</t>
+  </si>
+  <si>
+    <t>$78,518</t>
+  </si>
+  <si>
+    <t>CenterPoint Energy Inc</t>
+  </si>
+  <si>
+    <t>CNP</t>
+  </si>
+  <si>
+    <t>15189T107</t>
+  </si>
+  <si>
+    <t>1,908</t>
+  </si>
+  <si>
+    <t>$72,027</t>
+  </si>
+  <si>
+    <t>Kimberly-Clark Corp</t>
+  </si>
+  <si>
+    <t>KMB</t>
+  </si>
+  <si>
+    <t>$70,222</t>
+  </si>
+  <si>
+    <t>Vistra Corp</t>
+  </si>
+  <si>
+    <t>VST</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>$68,968</t>
+  </si>
+  <si>
+    <t>Commercial Metals Co</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
+    <t>1,000</t>
+  </si>
+  <si>
+    <t>$65,510</t>
+  </si>
+  <si>
+    <t>DR Horton Inc</t>
+  </si>
+  <si>
+    <t>DHI</t>
+  </si>
+  <si>
+    <t>23331A109</t>
+  </si>
+  <si>
+    <t>$65,016</t>
   </si>
   <si>
     <t>LGI Homes Inc</t>
   </si>
   <si>
     <t>LGIH</t>
   </si>
   <si>
     <t>50187T106</t>
   </si>
   <si>
     <t>1,396</t>
   </si>
   <si>
-    <t>$81,191</t>
-[...71 lines deleted...]
-    <t>$64,836</t>
+    <t>$64,844</t>
   </si>
   <si>
     <t>TPG Inc</t>
   </si>
   <si>
     <t>TPG</t>
   </si>
   <si>
     <t>1,192</t>
   </si>
   <si>
-    <t>$62,461</t>
+    <t>$53,044</t>
   </si>
   <si>
     <t>NRG Energy Inc</t>
   </si>
   <si>
     <t>NRG</t>
   </si>
   <si>
-    <t>$56,555</t>
+    <t>$48,400</t>
+  </si>
+  <si>
+    <t>Green Brick Partners Inc</t>
+  </si>
+  <si>
+    <t>GRBK</t>
+  </si>
+  <si>
+    <t>$46,091</t>
   </si>
   <si>
     <t>EagleRock Land LLC</t>
   </si>
   <si>
     <t>EROK</t>
   </si>
   <si>
     <t>27005A105</t>
   </si>
   <si>
     <t>2,000</t>
   </si>
   <si>
-    <t>$53,200</t>
-[...8 lines deleted...]
-    <t>$50,632</t>
+    <t>$43,180</t>
+  </si>
+  <si>
+    <t>Cheniere Energy Inc</t>
+  </si>
+  <si>
+    <t>LNG</t>
+  </si>
+  <si>
+    <t>16411R208</t>
+  </si>
+  <si>
+    <t>$13,197</t>
   </si>
   <si>
     <t>Copart Inc</t>
   </si>
   <si>
     <t>CPRT</t>
   </si>
   <si>
-    <t>$13,520</t>
-[...11 lines deleted...]
-    <t>$13,320</t>
+    <t>$11,060</t>
+  </si>
+  <si>
+    <t>AutoNation Inc</t>
+  </si>
+  <si>
+    <t>AN</t>
+  </si>
+  <si>
+    <t>05329W102</t>
+  </si>
+  <si>
+    <t>$9,700</t>
   </si>
   <si>
     <t>Fermi Inc</t>
   </si>
   <si>
     <t>FRMI</t>
   </si>
   <si>
     <t>1,200</t>
   </si>
   <si>
-    <t>$7,104</t>
-[...11 lines deleted...]
-    <t>$5,985</t>
+    <t>$4,872</t>
+  </si>
+  <si>
+    <t>Cross Timbers Royalty Trust</t>
+  </si>
+  <si>
+    <t>CRT</t>
+  </si>
+  <si>
+    <t>22757R109</t>
+  </si>
+  <si>
+    <t>$1,843</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>2,753</t>
-[...14 lines deleted...]
-    <t>$1,730</t>
+    <t>-1,057</t>
+  </si>
+  <si>
+    <t>$-1,057</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -546,844 +546,844 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.0892</v>
+        <v>0.0891</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>714236106</v>
       </c>
       <c r="F2" t="s" s="2">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.0764</v>
+        <v>0.0754</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>514952100</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.0676</v>
+        <v>0.0714</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0461</v>
+        <v>0.0426</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5">
         <v>672</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0431</v>
+        <v>0.041</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
         <v>345</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
         <v>0.0377</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
-      <c r="E7">
-[...2 lines deleted...]
-      <c r="F7" t="s" s="2">
+      <c r="E7" t="s">
         <v>31</v>
+      </c>
+      <c r="F7">
+        <v>160</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.0353</v>
+        <v>0.0373</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8">
-        <v>674599105</v>
+        <v>806857108</v>
       </c>
       <c r="F8" t="s" s="2">
         <v>35</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0353</v>
+        <v>0.0356</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9">
-        <v>940923105</v>
+        <v>674599105</v>
       </c>
       <c r="F9" t="s" s="2">
         <v>39</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.035</v>
+        <v>0.0349</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10">
         <v>704</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.0344</v>
+        <v>0.0347</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11">
         <v>784</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0333</v>
+        <v>0.0345</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12">
+        <v>940923105</v>
+      </c>
+      <c r="F12" t="s" s="2">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.0322</v>
+        <v>0.0339</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13">
         <v>600</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.032</v>
+        <v>0.0336</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14">
-        <v>726503105</v>
-[...1 lines deleted...]
-      <c r="F14" t="s" s="2">
+        <v>166764100</v>
+      </c>
+      <c r="F14">
+        <v>472</v>
+      </c>
+      <c r="G14" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.0315</v>
+        <v>0.0329</v>
       </c>
       <c r="C15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" t="s">
         <v>61</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15">
+        <v>726503105</v>
+      </c>
+      <c r="F15" t="s" s="2">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>472</v>
       </c>
       <c r="G15" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0297</v>
+        <v>0.0307</v>
       </c>
       <c r="C16" t="s">
         <v>64</v>
       </c>
       <c r="D16" t="s">
         <v>65</v>
       </c>
-      <c r="E16">
-        <v>343412102</v>
+      <c r="E16" t="s">
+        <v>66</v>
       </c>
       <c r="F16" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
-        <v>0.0296</v>
+        <v>0.0304</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E17" t="s">
         <v>70</v>
+      </c>
+      <c r="E17">
+        <v>343412102</v>
       </c>
       <c r="F17" t="s" s="2">
         <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
-        <v>0.0283</v>
+        <v>0.029</v>
       </c>
       <c r="C18" t="s">
         <v>73</v>
       </c>
       <c r="D18" t="s">
         <v>74</v>
       </c>
       <c r="E18">
         <v>293792107</v>
       </c>
       <c r="F18" t="s" s="2">
         <v>75</v>
       </c>
       <c r="G18" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
-        <v>0.027</v>
+        <v>0.029</v>
       </c>
       <c r="C19" t="s">
         <v>77</v>
       </c>
       <c r="D19" t="s">
         <v>78</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19" t="s" s="2">
         <v>80</v>
       </c>
       <c r="G19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>0.0264</v>
+        <v>0.027</v>
       </c>
       <c r="C20" t="s">
         <v>82</v>
       </c>
       <c r="D20" t="s">
         <v>83</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20">
+        <v>785688102</v>
+      </c>
+      <c r="F20" t="s" s="2">
         <v>84</v>
       </c>
-      <c r="F20" t="s" s="2">
+      <c r="G20" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0264</v>
+        <v>0.0248</v>
       </c>
       <c r="C21" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" t="s">
         <v>87</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>785688102</v>
       </c>
       <c r="F21" t="s" s="2">
         <v>89</v>
       </c>
       <c r="G21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.0262</v>
+        <v>0.0242</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>92</v>
       </c>
       <c r="E22">
         <v>494368103</v>
       </c>
       <c r="F22">
         <v>736</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.0241</v>
+        <v>0.0238</v>
       </c>
       <c r="C23" t="s">
         <v>94</v>
       </c>
       <c r="D23" t="s">
         <v>95</v>
       </c>
       <c r="E23" t="s">
         <v>96</v>
       </c>
-      <c r="F23" t="s" s="2">
+      <c r="F23">
+        <v>476</v>
+      </c>
+      <c r="G23" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.0235</v>
+        <v>0.0226</v>
       </c>
       <c r="C24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" t="s">
         <v>99</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24">
+        <v>201723103</v>
+      </c>
+      <c r="F24" t="s" s="2">
         <v>100</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.0216</v>
+        <v>0.0224</v>
       </c>
       <c r="C25" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" t="s">
         <v>103</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>104</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25" t="s" s="2">
+      <c r="F25">
+        <v>488</v>
+      </c>
+      <c r="G25" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0211</v>
+        <v>0.0223</v>
       </c>
       <c r="C26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" t="s">
         <v>107</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>108</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s" s="2">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="G26" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.0203</v>
+        <v>0.0183</v>
       </c>
       <c r="C27" t="s">
         <v>111</v>
       </c>
       <c r="D27" t="s">
         <v>112</v>
       </c>
       <c r="E27">
         <v>872657101</v>
       </c>
       <c r="F27" t="s" s="2">
         <v>113</v>
       </c>
       <c r="G27" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0184</v>
+        <v>0.0167</v>
       </c>
       <c r="C28" t="s">
         <v>115</v>
       </c>
       <c r="D28" t="s">
         <v>116</v>
       </c>
       <c r="E28">
         <v>629377508</v>
       </c>
       <c r="F28">
         <v>500</v>
       </c>
       <c r="G28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.0173</v>
+        <v>0.0159</v>
       </c>
       <c r="C29" t="s">
         <v>118</v>
       </c>
       <c r="D29" t="s">
         <v>119</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29">
+        <v>392709101</v>
+      </c>
+      <c r="F29">
+        <v>704</v>
+      </c>
+      <c r="G29" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1">
-        <v>0.0165</v>
+        <v>0.0149</v>
       </c>
       <c r="C30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" t="s">
         <v>123</v>
       </c>
-      <c r="D30" t="s">
+      <c r="F30" t="s" s="2">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>704</v>
       </c>
       <c r="G30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="1">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="C31" t="s">
         <v>126</v>
       </c>
       <c r="D31" t="s">
         <v>127</v>
       </c>
-      <c r="E31">
-        <v>217204106</v>
+      <c r="E31" t="s">
+        <v>128</v>
       </c>
       <c r="F31">
-        <v>400</v>
+        <v>48</v>
       </c>
       <c r="G31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1">
-        <v>0.0043</v>
+        <v>0.0038</v>
       </c>
       <c r="C32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="E32" t="s">
         <v>131</v>
       </c>
+      <c r="E32">
+        <v>217204106</v>
+      </c>
       <c r="F32">
-        <v>48</v>
+        <v>400</v>
       </c>
       <c r="G32" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1">
-        <v>0.0023</v>
+        <v>0.0033</v>
       </c>
       <c r="C33" t="s">
         <v>133</v>
       </c>
       <c r="D33" t="s">
         <v>134</v>
       </c>
-      <c r="E33">
-[...2 lines deleted...]
-      <c r="F33" t="s" s="2">
+      <c r="E33" t="s">
         <v>135</v>
+      </c>
+      <c r="F33">
+        <v>60</v>
       </c>
       <c r="G33" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
-        <v>0.0019</v>
+        <v>0.0017</v>
       </c>
       <c r="C34" t="s">
         <v>137</v>
       </c>
       <c r="D34" t="s">
         <v>138</v>
       </c>
-      <c r="E34" t="s">
+      <c r="E34">
+        <v>314911108</v>
+      </c>
+      <c r="F34" t="s" s="2">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G34" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="1">
-        <v>0.0009</v>
+        <v>0.0006</v>
       </c>
       <c r="C35" t="s">
         <v>141</v>
       </c>
       <c r="D35" t="s">
         <v>142</v>
       </c>
       <c r="E35" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="F35" t="s" s="2">
         <v>143</v>
+      </c>
+      <c r="F35">
+        <v>160</v>
       </c>
       <c r="G35" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="1">
-        <v>0.0006</v>
+        <v>-0.0004</v>
       </c>
       <c r="C36" t="s">
         <v>145</v>
       </c>
       <c r="D36" t="s">
         <v>146</v>
       </c>
       <c r="E36" t="s">
+        <v>146</v>
+      </c>
+      <c r="F36" t="s" s="2">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="G36" t="s">
         <v>148</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>