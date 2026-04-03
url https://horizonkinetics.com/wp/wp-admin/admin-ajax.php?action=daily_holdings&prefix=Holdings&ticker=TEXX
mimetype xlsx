--- v0 (2026-01-23)
+++ v1 (2026-04-03)
@@ -9,389 +9,470 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="140">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>01/23/26</t>
+    <t>04/06/26</t>
+  </si>
+  <si>
+    <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
+  </si>
+  <si>
+    <t>USBGFS7</t>
+  </si>
+  <si>
+    <t>8AMMF0FT3</t>
+  </si>
+  <si>
+    <t>294,857</t>
+  </si>
+  <si>
+    <t>$294,857</t>
+  </si>
+  <si>
+    <t>Landbridge Co LLC</t>
+  </si>
+  <si>
+    <t>LB</t>
+  </si>
+  <si>
+    <t>3,275</t>
+  </si>
+  <si>
+    <t>$226,728</t>
+  </si>
+  <si>
+    <t>Permian Basin Royalty Trust</t>
+  </si>
+  <si>
+    <t>PBT</t>
+  </si>
+  <si>
+    <t>10,000</t>
+  </si>
+  <si>
+    <t>$214,200</t>
+  </si>
+  <si>
+    <t>Texas Pacific Land Corp</t>
+  </si>
+  <si>
+    <t>TPL</t>
+  </si>
+  <si>
+    <t>88262P102</t>
+  </si>
+  <si>
+    <t>$191,467</t>
+  </si>
+  <si>
+    <t>Diamondback Energy Inc</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>$162,859</t>
+  </si>
+  <si>
+    <t>Occidental Petroleum Corp</t>
+  </si>
+  <si>
+    <t>OXY</t>
+  </si>
+  <si>
+    <t>2,215</t>
+  </si>
+  <si>
+    <t>$139,479</t>
+  </si>
+  <si>
+    <t>SLB Ltd</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>2,690</t>
+  </si>
+  <si>
+    <t>$132,994</t>
+  </si>
+  <si>
+    <t>ConocoPhillips</t>
+  </si>
+  <si>
+    <t>COP</t>
+  </si>
+  <si>
+    <t>20825C104</t>
+  </si>
+  <si>
+    <t>$127,910</t>
+  </si>
+  <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>$125,523</t>
+  </si>
+  <si>
+    <t>Exxon Mobil Corp</t>
+  </si>
+  <si>
+    <t>XOM</t>
+  </si>
+  <si>
+    <t>30231G102</t>
+  </si>
+  <si>
+    <t>$120,518</t>
+  </si>
+  <si>
+    <t>Chevron Corp</t>
+  </si>
+  <si>
+    <t>CVX</t>
+  </si>
+  <si>
+    <t>$117,392</t>
+  </si>
+  <si>
+    <t>Quanta Services Inc</t>
+  </si>
+  <si>
+    <t>PWR</t>
+  </si>
+  <si>
+    <t>74762E102</t>
+  </si>
+  <si>
+    <t>$112,126</t>
+  </si>
+  <si>
+    <t>Plains All American Pipeline LP</t>
+  </si>
+  <si>
+    <t>PAA</t>
+  </si>
+  <si>
+    <t>5,000</t>
+  </si>
+  <si>
+    <t>$110,700</t>
+  </si>
+  <si>
+    <t>Kinder Morgan Inc</t>
+  </si>
+  <si>
+    <t>KMI</t>
+  </si>
+  <si>
+    <t>49456B101</t>
+  </si>
+  <si>
+    <t>3,350</t>
+  </si>
+  <si>
+    <t>$110,450</t>
+  </si>
+  <si>
+    <t>WaterBridge Infrastructure LLC</t>
+  </si>
+  <si>
+    <t>WBI</t>
+  </si>
+  <si>
+    <t>4,280</t>
+  </si>
+  <si>
+    <t>$109,012</t>
+  </si>
+  <si>
+    <t>Enterprise Products Partners LP</t>
+  </si>
+  <si>
+    <t>EPD</t>
+  </si>
+  <si>
+    <t>2,860</t>
+  </si>
+  <si>
+    <t>$107,450</t>
+  </si>
+  <si>
+    <t>CenterPoint Energy Inc</t>
+  </si>
+  <si>
+    <t>CNP</t>
+  </si>
+  <si>
+    <t>15189T107</t>
+  </si>
+  <si>
+    <t>2,385</t>
+  </si>
+  <si>
+    <t>$104,248</t>
+  </si>
+  <si>
+    <t>Fluor Corp</t>
+  </si>
+  <si>
+    <t>FLR</t>
+  </si>
+  <si>
+    <t>2,180</t>
+  </si>
+  <si>
+    <t>$102,765</t>
+  </si>
+  <si>
+    <t>Sabine Royalty Trust</t>
+  </si>
+  <si>
+    <t>SBR</t>
+  </si>
+  <si>
+    <t>1,375</t>
+  </si>
+  <si>
+    <t>$102,575</t>
+  </si>
+  <si>
+    <t>Energy Transfer LP</t>
+  </si>
+  <si>
+    <t>ET</t>
+  </si>
+  <si>
+    <t>29273V100</t>
+  </si>
+  <si>
+    <t>5,375</t>
+  </si>
+  <si>
+    <t>$101,749</t>
+  </si>
+  <si>
+    <t>NRG Energy Inc</t>
+  </si>
+  <si>
+    <t>NRG</t>
+  </si>
+  <si>
+    <t>$95,431</t>
+  </si>
+  <si>
+    <t>Vistra Corp</t>
+  </si>
+  <si>
+    <t>VST</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>$89,952</t>
+  </si>
+  <si>
+    <t>Kimberly-Clark Corp</t>
+  </si>
+  <si>
+    <t>KMB</t>
+  </si>
+  <si>
+    <t>$88,440</t>
+  </si>
+  <si>
+    <t>DR Horton Inc</t>
+  </si>
+  <si>
+    <t>DHI</t>
+  </si>
+  <si>
+    <t>23331A109</t>
+  </si>
+  <si>
+    <t>$85,211</t>
+  </si>
+  <si>
+    <t>Commercial Metals Co</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
+    <t>1,250</t>
+  </si>
+  <si>
+    <t>$76,988</t>
+  </si>
+  <si>
+    <t>LGI Homes Inc</t>
+  </si>
+  <si>
+    <t>LGIH</t>
+  </si>
+  <si>
+    <t>50187T106</t>
+  </si>
+  <si>
+    <t>1,745</t>
+  </si>
+  <si>
+    <t>$66,537</t>
+  </si>
+  <si>
+    <t>Green Brick Partners Inc</t>
+  </si>
+  <si>
+    <t>GRBK</t>
+  </si>
+  <si>
+    <t>$57,508</t>
+  </si>
+  <si>
+    <t>TPG Inc</t>
+  </si>
+  <si>
+    <t>TPG</t>
+  </si>
+  <si>
+    <t>1,490</t>
+  </si>
+  <si>
+    <t>$57,350</t>
+  </si>
+  <si>
+    <t>Cheniere Energy Inc</t>
+  </si>
+  <si>
+    <t>LNG</t>
+  </si>
+  <si>
+    <t>16411R208</t>
+  </si>
+  <si>
+    <t>$16,870</t>
+  </si>
+  <si>
+    <t>Copart Inc</t>
+  </si>
+  <si>
+    <t>CPRT</t>
+  </si>
+  <si>
+    <t>$16,700</t>
+  </si>
+  <si>
+    <t>Fermi Inc</t>
+  </si>
+  <si>
+    <t>FRMI</t>
+  </si>
+  <si>
+    <t>1,500</t>
+  </si>
+  <si>
+    <t>$8,033</t>
+  </si>
+  <si>
+    <t>Cross Timbers Royalty Trust</t>
+  </si>
+  <si>
+    <t>CRT</t>
+  </si>
+  <si>
+    <t>22757R109</t>
+  </si>
+  <si>
+    <t>$2,150</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>115,191</t>
-[...305 lines deleted...]
-    <t>$25,214</t>
+    <t>-3,497</t>
+  </si>
+  <si>
+    <t>$-3,497</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -399,722 +480,837 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I34"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="13"/>
-    <col min="3" max="3" width="32"/>
+    <col min="3" max="3" width="35"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="11"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.0902</v>
+        <v>0.0849</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.0618</v>
+        <v>0.0653</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E3" t="s">
         <v>14</v>
       </c>
-      <c r="F3">
-        <v>228</v>
+      <c r="E3">
+        <v>514952100</v>
+      </c>
+      <c r="F3" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.0613</v>
+        <v>0.0617</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4">
-        <v>514952100</v>
+        <v>714236106</v>
       </c>
       <c r="F4" t="s" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0588</v>
+        <v>0.0551</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="F5" t="s" s="2">
         <v>22</v>
       </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5">
+        <v>431</v>
+      </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0416</v>
+        <v>0.0469</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="F6" t="s" s="2">
         <v>26</v>
       </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6">
+        <v>840</v>
+      </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
-        <v>0.04</v>
+        <v>0.0402</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="E7" t="s">
         <v>30</v>
       </c>
-      <c r="F7">
-        <v>336</v>
+      <c r="E7">
+        <v>674599105</v>
+      </c>
+      <c r="F7" t="s" s="2">
+        <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.0312</v>
+        <v>0.0383</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8">
-        <v>343412102</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>806857108</v>
+      </c>
+      <c r="F8" t="s" s="2">
+        <v>35</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0312</v>
+        <v>0.0368</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="F9">
+        <v>980</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.0311</v>
+        <v>0.0361</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="F10" t="s" s="2">
         <v>42</v>
       </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10">
+        <v>880</v>
+      </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.0305</v>
+        <v>0.0347</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="F11" t="s" s="2">
         <v>47</v>
+      </c>
+      <c r="F11">
+        <v>750</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0301</v>
+        <v>0.0338</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12">
-        <v>201723103</v>
+        <v>166764100</v>
       </c>
       <c r="F12">
-        <v>496</v>
+        <v>590</v>
       </c>
       <c r="G12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.0299</v>
+        <v>0.0323</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
-      <c r="E13">
-        <v>674599105</v>
+      <c r="E13" t="s">
+        <v>54</v>
       </c>
       <c r="F13">
-        <v>886</v>
+        <v>200</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.0299</v>
+        <v>0.0319</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="E14" t="s">
         <v>57</v>
       </c>
-      <c r="F14">
-        <v>238</v>
+      <c r="E14">
+        <v>726503105</v>
+      </c>
+      <c r="F14" t="s" s="2">
+        <v>58</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.0299</v>
+        <v>0.0318</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>62</v>
+      </c>
+      <c r="F15" t="s" s="2">
+        <v>63</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0298</v>
+        <v>0.0314</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>66</v>
+      </c>
+      <c r="E16">
+        <v>940923105</v>
+      </c>
+      <c r="F16" t="s" s="2">
+        <v>67</v>
       </c>
       <c r="G16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
-        <v>0.0297</v>
+        <v>0.0309</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>70</v>
+      </c>
+      <c r="E17">
+        <v>293792107</v>
+      </c>
+      <c r="F17" t="s" s="2">
+        <v>71</v>
       </c>
       <c r="G17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
-        <v>0.0297</v>
+        <v>0.03</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D18" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>293792107</v>
+        <v>74</v>
+      </c>
+      <c r="E18" t="s">
+        <v>75</v>
       </c>
       <c r="F18" t="s" s="2">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G18" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>0.0296</v>
       </c>
       <c r="C19" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E19">
-        <v>629377508</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>343412102</v>
+      </c>
+      <c r="F19" t="s" s="2">
+        <v>80</v>
       </c>
       <c r="G19" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
         <v>0.0295</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E20">
-        <v>166764100</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>785688102</v>
+      </c>
+      <c r="F20" t="s" s="2">
+        <v>84</v>
       </c>
       <c r="G20" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0295</v>
+        <v>0.0293</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>87</v>
+      </c>
+      <c r="E21" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" t="s" s="2">
+        <v>89</v>
       </c>
       <c r="G21" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.0295</v>
+        <v>0.0275</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="E22">
-        <v>726503105</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>629377508</v>
+      </c>
+      <c r="F22">
+        <v>625</v>
       </c>
       <c r="G22" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.0294</v>
+        <v>0.0259</v>
       </c>
       <c r="C23" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="F23">
-        <v>80</v>
+        <v>595</v>
       </c>
       <c r="G23" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.0294</v>
+        <v>0.0255</v>
       </c>
       <c r="C24" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="E24">
-        <v>785688102</v>
+        <v>494368103</v>
       </c>
       <c r="F24">
-        <v>550</v>
+        <v>920</v>
       </c>
       <c r="G24" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.0294</v>
+        <v>0.0245</v>
       </c>
       <c r="C25" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>872657101</v>
+        <v>102</v>
+      </c>
+      <c r="E25" t="s">
+        <v>103</v>
       </c>
       <c r="F25">
-        <v>596</v>
+        <v>610</v>
       </c>
       <c r="G25" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0293</v>
+        <v>0.0222</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>106</v>
+      </c>
+      <c r="E26">
+        <v>201723103</v>
+      </c>
+      <c r="F26" t="s" s="2">
+        <v>107</v>
       </c>
       <c r="G26" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.029</v>
+        <v>0.0192</v>
       </c>
       <c r="C27" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="D27" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="E27" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>111</v>
+      </c>
+      <c r="F27" t="s" s="2">
+        <v>112</v>
       </c>
       <c r="G27" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0289</v>
+        <v>0.0166</v>
       </c>
       <c r="C28" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="D28" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>115</v>
+      </c>
+      <c r="E28">
+        <v>392709101</v>
       </c>
       <c r="F28">
-        <v>698</v>
+        <v>880</v>
       </c>
       <c r="G28" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.0198</v>
+        <v>0.0165</v>
       </c>
       <c r="C29" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D29" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="E29">
-        <v>392709101</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>872657101</v>
+      </c>
+      <c r="F29" t="s" s="2">
+        <v>119</v>
       </c>
       <c r="G29" t="s">
-        <v>112</v>
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="1">
+        <v>0.0049</v>
+      </c>
+      <c r="C30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30">
+        <v>60</v>
+      </c>
+      <c r="G30" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="1">
+        <v>0.0048</v>
+      </c>
+      <c r="C31" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31">
+        <v>217204106</v>
+      </c>
+      <c r="F31">
+        <v>500</v>
+      </c>
+      <c r="G31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="1">
+        <v>0.0023</v>
+      </c>
+      <c r="C32" t="s">
+        <v>128</v>
+      </c>
+      <c r="D32" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32">
+        <v>314911108</v>
+      </c>
+      <c r="F32" t="s" s="2">
+        <v>130</v>
+      </c>
+      <c r="G32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="1">
+        <v>0.0006</v>
+      </c>
+      <c r="C33" t="s">
+        <v>132</v>
+      </c>
+      <c r="D33" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" t="s">
+        <v>134</v>
+      </c>
+      <c r="F33">
+        <v>200</v>
+      </c>
+      <c r="G33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="1">
+        <v>-0.001</v>
+      </c>
+      <c r="C34" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" t="s">
+        <v>137</v>
+      </c>
+      <c r="E34" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" t="s" s="2">
+        <v>138</v>
+      </c>
+      <c r="G34" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>