--- v1 (2026-04-03)
+++ v2 (2026-05-20)
@@ -9,470 +9,485 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="145">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>04/06/26</t>
+    <t>05/20/26</t>
+  </si>
+  <si>
+    <t>Permian Basin Royalty Trust</t>
+  </si>
+  <si>
+    <t>PBT</t>
+  </si>
+  <si>
+    <t>8,000</t>
+  </si>
+  <si>
+    <t>$246,400</t>
   </si>
   <si>
     <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
   </si>
   <si>
     <t>USBGFS7</t>
   </si>
   <si>
     <t>8AMMF0FT3</t>
   </si>
   <si>
-    <t>294,857</t>
-[...2 lines deleted...]
-    <t>$294,857</t>
+    <t>200,561</t>
+  </si>
+  <si>
+    <t>$200,561</t>
   </si>
   <si>
     <t>Landbridge Co LLC</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
-    <t>3,275</t>
-[...14 lines deleted...]
-    <t>$214,200</t>
+    <t>2,620</t>
+  </si>
+  <si>
+    <t>$198,255</t>
+  </si>
+  <si>
+    <t>Diamondback Energy Inc</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>$139,621</t>
   </si>
   <si>
     <t>Texas Pacific Land Corp</t>
   </si>
   <si>
     <t>TPL</t>
   </si>
   <si>
     <t>88262P102</t>
   </si>
   <si>
-    <t>$191,467</t>
-[...11 lines deleted...]
-    <t>$162,859</t>
+    <t>$136,127</t>
+  </si>
+  <si>
+    <t>SLB Ltd</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>2,152</t>
+  </si>
+  <si>
+    <t>$122,169</t>
+  </si>
+  <si>
+    <t>Quanta Services Inc</t>
+  </si>
+  <si>
+    <t>PWR</t>
+  </si>
+  <si>
+    <t>74762E102</t>
+  </si>
+  <si>
+    <t>$114,261</t>
   </si>
   <si>
     <t>Occidental Petroleum Corp</t>
   </si>
   <si>
     <t>OXY</t>
   </si>
   <si>
-    <t>2,215</t>
-[...14 lines deleted...]
-    <t>$132,994</t>
+    <t>1,772</t>
+  </si>
+  <si>
+    <t>$107,560</t>
+  </si>
+  <si>
+    <t>WaterBridge Infrastructure LLC</t>
+  </si>
+  <si>
+    <t>WBI</t>
+  </si>
+  <si>
+    <t>3,424</t>
+  </si>
+  <si>
+    <t>$105,083</t>
+  </si>
+  <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>$101,587</t>
   </si>
   <si>
     <t>ConocoPhillips</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
     <t>20825C104</t>
   </si>
   <si>
-    <t>$127,910</t>
-[...11 lines deleted...]
-    <t>$125,523</t>
+    <t>$98,086</t>
   </si>
   <si>
     <t>Exxon Mobil Corp</t>
   </si>
   <si>
     <t>XOM</t>
   </si>
   <si>
     <t>30231G102</t>
   </si>
   <si>
-    <t>$120,518</t>
+    <t>$97,530</t>
+  </si>
+  <si>
+    <t>Plains All American Pipeline LP</t>
+  </si>
+  <si>
+    <t>PAA</t>
+  </si>
+  <si>
+    <t>4,000</t>
+  </si>
+  <si>
+    <t>$94,480</t>
   </si>
   <si>
     <t>Chevron Corp</t>
   </si>
   <si>
     <t>CVX</t>
   </si>
   <si>
-    <t>$117,392</t>
-[...23 lines deleted...]
-    <t>$110,700</t>
+    <t>$93,102</t>
   </si>
   <si>
     <t>Kinder Morgan Inc</t>
   </si>
   <si>
     <t>KMI</t>
   </si>
   <si>
     <t>49456B101</t>
   </si>
   <si>
-    <t>3,350</t>
-[...14 lines deleted...]
-    <t>$109,012</t>
+    <t>2,680</t>
+  </si>
+  <si>
+    <t>$91,951</t>
   </si>
   <si>
     <t>Enterprise Products Partners LP</t>
   </si>
   <si>
     <t>EPD</t>
   </si>
   <si>
-    <t>2,860</t>
-[...2 lines deleted...]
-    <t>$107,450</t>
+    <t>2,288</t>
+  </si>
+  <si>
+    <t>$91,062</t>
+  </si>
+  <si>
+    <t>Energy Transfer LP</t>
+  </si>
+  <si>
+    <t>ET</t>
+  </si>
+  <si>
+    <t>29273V100</t>
+  </si>
+  <si>
+    <t>4,300</t>
+  </si>
+  <si>
+    <t>$87,677</t>
+  </si>
+  <si>
+    <t>Sabine Royalty Trust</t>
+  </si>
+  <si>
+    <t>SBR</t>
+  </si>
+  <si>
+    <t>1,100</t>
+  </si>
+  <si>
+    <t>$86,548</t>
   </si>
   <si>
     <t>CenterPoint Energy Inc</t>
   </si>
   <si>
     <t>CNP</t>
   </si>
   <si>
     <t>15189T107</t>
   </si>
   <si>
-    <t>2,385</t>
-[...2 lines deleted...]
-    <t>$104,248</t>
+    <t>1,908</t>
+  </si>
+  <si>
+    <t>$81,090</t>
   </si>
   <si>
     <t>Fluor Corp</t>
   </si>
   <si>
     <t>FLR</t>
   </si>
   <si>
-    <t>2,180</t>
-[...29 lines deleted...]
-    <t>$101,749</t>
+    <t>1,744</t>
+  </si>
+  <si>
+    <t>$74,172</t>
+  </si>
+  <si>
+    <t>Kimberly-Clark Corp</t>
+  </si>
+  <si>
+    <t>KMB</t>
+  </si>
+  <si>
+    <t>$71,002</t>
+  </si>
+  <si>
+    <t>Commercial Metals Co</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
+    <t>1,000</t>
+  </si>
+  <si>
+    <t>$69,330</t>
+  </si>
+  <si>
+    <t>DR Horton Inc</t>
+  </si>
+  <si>
+    <t>DHI</t>
+  </si>
+  <si>
+    <t>23331A109</t>
+  </si>
+  <si>
+    <t>$65,743</t>
+  </si>
+  <si>
+    <t>Vistra Corp</t>
+  </si>
+  <si>
+    <t>VST</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>$64,122</t>
   </si>
   <si>
     <t>NRG Energy Inc</t>
   </si>
   <si>
     <t>NRG</t>
   </si>
   <si>
-    <t>$95,431</t>
-[...44 lines deleted...]
-    <t>$76,988</t>
+    <t>$61,855</t>
   </si>
   <si>
     <t>LGI Homes Inc</t>
   </si>
   <si>
     <t>LGIH</t>
   </si>
   <si>
     <t>50187T106</t>
   </si>
   <si>
-    <t>1,745</t>
-[...2 lines deleted...]
-    <t>$66,537</t>
+    <t>1,396</t>
+  </si>
+  <si>
+    <t>$56,636</t>
+  </si>
+  <si>
+    <t>TPG Inc</t>
+  </si>
+  <si>
+    <t>TPG</t>
+  </si>
+  <si>
+    <t>1,192</t>
+  </si>
+  <si>
+    <t>$48,002</t>
+  </si>
+  <si>
+    <t>EagleRock Land LLC</t>
+  </si>
+  <si>
+    <t>EROK</t>
+  </si>
+  <si>
+    <t>27005A105</t>
+  </si>
+  <si>
+    <t>2,000</t>
+  </si>
+  <si>
+    <t>$46,580</t>
   </si>
   <si>
     <t>Green Brick Partners Inc</t>
   </si>
   <si>
     <t>GRBK</t>
   </si>
   <si>
-    <t>$57,508</t>
-[...11 lines deleted...]
-    <t>$57,350</t>
+    <t>$44,669</t>
+  </si>
+  <si>
+    <t>Copart Inc</t>
+  </si>
+  <si>
+    <t>CPRT</t>
+  </si>
+  <si>
+    <t>$13,248</t>
   </si>
   <si>
     <t>Cheniere Energy Inc</t>
   </si>
   <si>
     <t>LNG</t>
   </si>
   <si>
     <t>16411R208</t>
   </si>
   <si>
-    <t>$16,870</t>
-[...8 lines deleted...]
-    <t>$16,700</t>
+    <t>$11,845</t>
   </si>
   <si>
     <t>Fermi Inc</t>
   </si>
   <si>
     <t>FRMI</t>
   </si>
   <si>
-    <t>1,500</t>
-[...2 lines deleted...]
-    <t>$8,033</t>
+    <t>1,200</t>
+  </si>
+  <si>
+    <t>$7,044</t>
+  </si>
+  <si>
+    <t>Cash &amp; Other</t>
+  </si>
+  <si>
+    <t>Cash&amp;Other</t>
+  </si>
+  <si>
+    <t>4,652</t>
+  </si>
+  <si>
+    <t>$4,652</t>
   </si>
   <si>
     <t>Cross Timbers Royalty Trust</t>
   </si>
   <si>
     <t>CRT</t>
   </si>
   <si>
     <t>22757R109</t>
   </si>
   <si>
-    <t>$2,150</t>
-[...11 lines deleted...]
-    <t>$-3,497</t>
+    <t>$1,710</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -480,837 +495,860 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I34"/>
+  <dimension ref="A1:I35"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="35"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="11"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.0849</v>
+        <v>0.084</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2">
+        <v>714236106</v>
+      </c>
+      <c r="F2" t="s" s="2">
         <v>10</v>
       </c>
-      <c r="F2" t="s" s="2">
+      <c r="G2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.0653</v>
+        <v>0.0684</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>514952100</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.0617</v>
+        <v>0.0676</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4">
-        <v>714236106</v>
+        <v>514952100</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0551</v>
+        <v>0.0476</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5">
-        <v>431</v>
+        <v>672</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0469</v>
+        <v>0.0464</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>840</v>
+        <v>345</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
-        <v>0.0402</v>
+        <v>0.0416</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7">
-        <v>674599105</v>
+        <v>806857108</v>
       </c>
       <c r="F7" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.0383</v>
+        <v>0.0389</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
-      <c r="E8">
-[...2 lines deleted...]
-      <c r="F8" t="s" s="2">
+      <c r="E8" t="s">
         <v>35</v>
+      </c>
+      <c r="F8">
+        <v>160</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0368</v>
+        <v>0.0367</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9">
+        <v>674599105</v>
+      </c>
+      <c r="F9" t="s" s="2">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.0361</v>
+        <v>0.0358</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10">
+        <v>940923105</v>
+      </c>
+      <c r="F10" t="s" s="2">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.0347</v>
+        <v>0.0346</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11">
-        <v>750</v>
+        <v>704</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0338</v>
+        <v>0.0334</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
-      <c r="E12">
-        <v>166764100</v>
+      <c r="E12" t="s">
+        <v>51</v>
       </c>
       <c r="F12">
-        <v>590</v>
+        <v>784</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.0323</v>
+        <v>0.0332</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F13">
-        <v>200</v>
+        <v>600</v>
       </c>
       <c r="G13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.0319</v>
+        <v>0.0322</v>
       </c>
       <c r="C14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14">
         <v>726503105</v>
       </c>
       <c r="F14" t="s" s="2">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.0318</v>
+        <v>0.0317</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="E15" t="s">
         <v>62</v>
       </c>
-      <c r="F15" t="s" s="2">
+      <c r="E15">
+        <v>166764100</v>
+      </c>
+      <c r="F15">
+        <v>472</v>
+      </c>
+      <c r="G15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0314</v>
+        <v>0.0313</v>
       </c>
       <c r="C16" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" t="s">
         <v>65</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>940923105</v>
       </c>
       <c r="F16" t="s" s="2">
         <v>67</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
-        <v>0.0309</v>
+        <v>0.031</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17">
         <v>293792107</v>
       </c>
       <c r="F17" t="s" s="2">
         <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
-        <v>0.03</v>
+        <v>0.0299</v>
       </c>
       <c r="C18" t="s">
         <v>73</v>
       </c>
       <c r="D18" t="s">
         <v>74</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="F18" t="s" s="2">
         <v>76</v>
       </c>
       <c r="G18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
-        <v>0.0296</v>
+        <v>0.0295</v>
       </c>
       <c r="C19" t="s">
         <v>78</v>
       </c>
       <c r="D19" t="s">
         <v>79</v>
       </c>
       <c r="E19">
-        <v>343412102</v>
+        <v>785688102</v>
       </c>
       <c r="F19" t="s" s="2">
         <v>80</v>
       </c>
       <c r="G19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>0.0295</v>
+        <v>0.0276</v>
       </c>
       <c r="C20" t="s">
         <v>82</v>
       </c>
       <c r="D20" t="s">
         <v>83</v>
       </c>
-      <c r="E20">
-        <v>785688102</v>
+      <c r="E20" t="s">
+        <v>84</v>
       </c>
       <c r="F20" t="s" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0293</v>
+        <v>0.0253</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="E21" t="s">
         <v>88</v>
+      </c>
+      <c r="E21">
+        <v>343412102</v>
       </c>
       <c r="F21" t="s" s="2">
         <v>89</v>
       </c>
       <c r="G21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.0275</v>
+        <v>0.0242</v>
       </c>
       <c r="C22" t="s">
         <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>92</v>
       </c>
       <c r="E22">
-        <v>629377508</v>
+        <v>494368103</v>
       </c>
       <c r="F22">
-        <v>625</v>
+        <v>736</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.0259</v>
+        <v>0.0236</v>
       </c>
       <c r="C23" t="s">
         <v>94</v>
       </c>
       <c r="D23" t="s">
         <v>95</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E23">
+        <v>201723103</v>
+      </c>
+      <c r="F23" t="s" s="2">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="G23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.0255</v>
+        <v>0.0224</v>
       </c>
       <c r="C24" t="s">
         <v>98</v>
       </c>
       <c r="D24" t="s">
         <v>99</v>
       </c>
-      <c r="E24">
-        <v>494368103</v>
+      <c r="E24" t="s">
+        <v>100</v>
       </c>
       <c r="F24">
-        <v>920</v>
+        <v>488</v>
       </c>
       <c r="G24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.0245</v>
+        <v>0.0219</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F25">
-        <v>610</v>
+        <v>476</v>
       </c>
       <c r="G25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0222</v>
+        <v>0.0211</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E26">
-        <v>201723103</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>629377508</v>
+      </c>
+      <c r="F26">
+        <v>500</v>
       </c>
       <c r="G26" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.0192</v>
+        <v>0.0193</v>
       </c>
       <c r="C27" t="s">
         <v>109</v>
       </c>
       <c r="D27" t="s">
         <v>110</v>
       </c>
       <c r="E27" t="s">
         <v>111</v>
       </c>
       <c r="F27" t="s" s="2">
         <v>112</v>
       </c>
       <c r="G27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0166</v>
+        <v>0.0164</v>
       </c>
       <c r="C28" t="s">
         <v>114</v>
       </c>
       <c r="D28" t="s">
         <v>115</v>
       </c>
       <c r="E28">
-        <v>392709101</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>872657101</v>
+      </c>
+      <c r="F28" t="s" s="2">
+        <v>116</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.0165</v>
+        <v>0.0159</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>872657101</v>
+        <v>119</v>
+      </c>
+      <c r="E29" t="s">
+        <v>120</v>
       </c>
       <c r="F29" t="s" s="2">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1">
-        <v>0.0049</v>
+        <v>0.0152</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>124</v>
+      </c>
+      <c r="E30">
+        <v>392709101</v>
       </c>
       <c r="F30">
-        <v>60</v>
+        <v>704</v>
       </c>
       <c r="G30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="1">
-        <v>0.0048</v>
+        <v>0.0045</v>
       </c>
       <c r="C31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E31">
         <v>217204106</v>
       </c>
       <c r="F31">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="G31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1">
-        <v>0.0023</v>
+        <v>0.004</v>
       </c>
       <c r="C32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D32" t="s">
-        <v>129</v>
-[...4 lines deleted...]
-      <c r="F32" t="s" s="2">
         <v>130</v>
       </c>
+      <c r="E32" t="s">
+        <v>131</v>
+      </c>
+      <c r="F32">
+        <v>48</v>
+      </c>
       <c r="G32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1">
-        <v>0.0006</v>
+        <v>0.0024</v>
       </c>
       <c r="C33" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="E33" t="s">
         <v>134</v>
       </c>
-      <c r="F33">
-        <v>200</v>
+      <c r="E33">
+        <v>314911108</v>
+      </c>
+      <c r="F33" t="s" s="2">
+        <v>135</v>
       </c>
       <c r="G33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
-        <v>-0.001</v>
+        <v>0.0016</v>
       </c>
       <c r="C34" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F34" t="s" s="2">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G34" t="s">
-        <v>139</v>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="1">
+        <v>0.0006</v>
+      </c>
+      <c r="C35" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" t="s">
+        <v>143</v>
+      </c>
+      <c r="F35">
+        <v>160</v>
+      </c>
+      <c r="G35" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>