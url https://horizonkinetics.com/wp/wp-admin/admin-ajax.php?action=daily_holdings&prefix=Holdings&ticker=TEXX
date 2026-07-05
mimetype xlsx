--- v2 (2026-05-20)
+++ v3 (2026-07-05)
@@ -9,485 +9,482 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>05/20/26</t>
+    <t>07/06/26</t>
+  </si>
+  <si>
+    <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
+  </si>
+  <si>
+    <t>USBGFS7</t>
+  </si>
+  <si>
+    <t>8AMMF0FT3</t>
+  </si>
+  <si>
+    <t>208,171</t>
+  </si>
+  <si>
+    <t>$208,171</t>
   </si>
   <si>
     <t>Permian Basin Royalty Trust</t>
   </si>
   <si>
     <t>PBT</t>
   </si>
   <si>
     <t>8,000</t>
   </si>
   <si>
-    <t>$246,400</t>
-[...14 lines deleted...]
-    <t>$200,561</t>
+    <t>$198,400</t>
   </si>
   <si>
     <t>Landbridge Co LLC</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>2,620</t>
   </si>
   <si>
-    <t>$198,255</t>
+    <t>$193,225</t>
+  </si>
+  <si>
+    <t>Texas Pacific Land Corp</t>
+  </si>
+  <si>
+    <t>TPL</t>
+  </si>
+  <si>
+    <t>88262P102</t>
+  </si>
+  <si>
+    <t>$140,484</t>
   </si>
   <si>
     <t>Diamondback Energy Inc</t>
   </si>
   <si>
     <t>FANG</t>
   </si>
   <si>
     <t>25278X109</t>
   </si>
   <si>
-    <t>$139,621</t>
-[...11 lines deleted...]
-    <t>$136,127</t>
+    <t>$115,611</t>
+  </si>
+  <si>
+    <t>WaterBridge Infrastructure LLC</t>
+  </si>
+  <si>
+    <t>WBI</t>
+  </si>
+  <si>
+    <t>3,424</t>
+  </si>
+  <si>
+    <t>$107,137</t>
+  </si>
+  <si>
+    <t>Quanta Services Inc</t>
+  </si>
+  <si>
+    <t>PWR</t>
+  </si>
+  <si>
+    <t>74762E102</t>
+  </si>
+  <si>
+    <t>$106,930</t>
   </si>
   <si>
     <t>SLB Ltd</t>
   </si>
   <si>
     <t>SLB</t>
   </si>
   <si>
     <t>2,152</t>
   </si>
   <si>
-    <t>$122,169</t>
-[...11 lines deleted...]
-    <t>$114,261</t>
+    <t>$97,120</t>
+  </si>
+  <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>$92,069</t>
+  </si>
+  <si>
+    <t>Plains All American Pipeline LP</t>
+  </si>
+  <si>
+    <t>PAA</t>
+  </si>
+  <si>
+    <t>4,000</t>
+  </si>
+  <si>
+    <t>$90,040</t>
+  </si>
+  <si>
+    <t>LGI Homes Inc</t>
+  </si>
+  <si>
+    <t>LGIH</t>
+  </si>
+  <si>
+    <t>50187T106</t>
+  </si>
+  <si>
+    <t>1,396</t>
+  </si>
+  <si>
+    <t>$86,594</t>
   </si>
   <si>
     <t>Occidental Petroleum Corp</t>
   </si>
   <si>
     <t>OXY</t>
   </si>
   <si>
     <t>1,772</t>
   </si>
   <si>
-    <t>$107,560</t>
-[...23 lines deleted...]
-    <t>$101,587</t>
+    <t>$86,669</t>
+  </si>
+  <si>
+    <t>Fluor Corp</t>
+  </si>
+  <si>
+    <t>FLR</t>
+  </si>
+  <si>
+    <t>1,744</t>
+  </si>
+  <si>
+    <t>$86,241</t>
+  </si>
+  <si>
+    <t>Kinder Morgan Inc</t>
+  </si>
+  <si>
+    <t>KMI</t>
+  </si>
+  <si>
+    <t>49456B101</t>
+  </si>
+  <si>
+    <t>2,680</t>
+  </si>
+  <si>
+    <t>$85,921</t>
+  </si>
+  <si>
+    <t>CenterPoint Energy Inc</t>
+  </si>
+  <si>
+    <t>CNP</t>
+  </si>
+  <si>
+    <t>15189T107</t>
+  </si>
+  <si>
+    <t>1,908</t>
+  </si>
+  <si>
+    <t>$85,116</t>
+  </si>
+  <si>
+    <t>Kimberly-Clark Corp</t>
+  </si>
+  <si>
+    <t>KMB</t>
+  </si>
+  <si>
+    <t>$84,434</t>
+  </si>
+  <si>
+    <t>Enterprise Products Partners LP</t>
+  </si>
+  <si>
+    <t>EPD</t>
+  </si>
+  <si>
+    <t>2,288</t>
+  </si>
+  <si>
+    <t>$84,084</t>
+  </si>
+  <si>
+    <t>Energy Transfer LP</t>
+  </si>
+  <si>
+    <t>ET</t>
+  </si>
+  <si>
+    <t>29273V100</t>
+  </si>
+  <si>
+    <t>4,300</t>
+  </si>
+  <si>
+    <t>$83,119</t>
   </si>
   <si>
     <t>ConocoPhillips</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
     <t>20825C104</t>
   </si>
   <si>
-    <t>$98,086</t>
-[...2 lines deleted...]
-    <t>Exxon Mobil Corp</t>
+    <t>$82,108</t>
+  </si>
+  <si>
+    <t>ExxonMobil Holdings Corp</t>
   </si>
   <si>
     <t>XOM</t>
   </si>
   <si>
-    <t>30231G102</t>
-[...14 lines deleted...]
-    <t>$94,480</t>
+    <t>30233Q108</t>
+  </si>
+  <si>
+    <t>$82,254</t>
+  </si>
+  <si>
+    <t>Sabine Royalty Trust</t>
+  </si>
+  <si>
+    <t>SBR</t>
+  </si>
+  <si>
+    <t>1,100</t>
+  </si>
+  <si>
+    <t>$80,421</t>
   </si>
   <si>
     <t>Chevron Corp</t>
   </si>
   <si>
     <t>CVX</t>
   </si>
   <si>
-    <t>$93,102</t>
-[...89 lines deleted...]
-    <t>$71,002</t>
+    <t>$79,862</t>
+  </si>
+  <si>
+    <t>DR Horton Inc</t>
+  </si>
+  <si>
+    <t>DHI</t>
+  </si>
+  <si>
+    <t>23331A109</t>
+  </si>
+  <si>
+    <t>$77,382</t>
+  </si>
+  <si>
+    <t>Vistra Corp</t>
+  </si>
+  <si>
+    <t>VST</t>
+  </si>
+  <si>
+    <t>92840M102</t>
+  </si>
+  <si>
+    <t>$71,900</t>
+  </si>
+  <si>
+    <t>NRG Energy Inc</t>
+  </si>
+  <si>
+    <t>NRG</t>
+  </si>
+  <si>
+    <t>$68,350</t>
   </si>
   <si>
     <t>Commercial Metals Co</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
     <t>1,000</t>
   </si>
   <si>
-    <t>$69,330</t>
-[...47 lines deleted...]
-    <t>$56,636</t>
+    <t>$61,530</t>
+  </si>
+  <si>
+    <t>Green Brick Partners Inc</t>
+  </si>
+  <si>
+    <t>GRBK</t>
+  </si>
+  <si>
+    <t>$55,792</t>
   </si>
   <si>
     <t>TPG Inc</t>
   </si>
   <si>
     <t>TPG</t>
   </si>
   <si>
     <t>1,192</t>
   </si>
   <si>
-    <t>$48,002</t>
+    <t>$49,385</t>
   </si>
   <si>
     <t>EagleRock Land LLC</t>
   </si>
   <si>
     <t>EROK</t>
   </si>
   <si>
     <t>27005A105</t>
   </si>
   <si>
     <t>2,000</t>
   </si>
   <si>
-    <t>$46,580</t>
-[...8 lines deleted...]
-    <t>$44,669</t>
+    <t>$41,020</t>
   </si>
   <si>
     <t>Copart Inc</t>
   </si>
   <si>
     <t>CPRT</t>
   </si>
   <si>
-    <t>$13,248</t>
+    <t>$12,004</t>
   </si>
   <si>
     <t>Cheniere Energy Inc</t>
   </si>
   <si>
     <t>LNG</t>
   </si>
   <si>
     <t>16411R208</t>
   </si>
   <si>
-    <t>$11,845</t>
+    <t>$11,807</t>
   </si>
   <si>
     <t>Fermi Inc</t>
   </si>
   <si>
     <t>FRMI</t>
   </si>
   <si>
     <t>1,200</t>
   </si>
   <si>
-    <t>$7,044</t>
+    <t>$9,672</t>
+  </si>
+  <si>
+    <t>Cross Timbers Royalty Trust</t>
+  </si>
+  <si>
+    <t>CRT</t>
+  </si>
+  <si>
+    <t>22757R109</t>
+  </si>
+  <si>
+    <t>$1,443</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>4,652</t>
-[...14 lines deleted...]
-    <t>$1,710</t>
+    <t>$-749</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -534,821 +531,821 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.084</v>
+        <v>0.0739</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="E2">
-        <v>714236106</v>
+      <c r="E2" t="s">
+        <v>10</v>
       </c>
       <c r="F2" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.0684</v>
+        <v>0.0705</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E3" t="s">
         <v>14</v>
+      </c>
+      <c r="E3">
+        <v>714236106</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.0676</v>
+        <v>0.0686</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4">
         <v>514952100</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0476</v>
+        <v>0.0499</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5">
-        <v>672</v>
+        <v>345</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0464</v>
+        <v>0.0411</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>345</v>
+        <v>672</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
-        <v>0.0416</v>
+        <v>0.0381</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7">
-        <v>806857108</v>
+        <v>940923105</v>
       </c>
       <c r="F7" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.0389</v>
+        <v>0.038</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8">
         <v>160</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0367</v>
+        <v>0.0345</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9">
-        <v>674599105</v>
+        <v>806857108</v>
       </c>
       <c r="F9" t="s" s="2">
         <v>39</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.0358</v>
+        <v>0.0327</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10" t="s" s="2">
+      <c r="E10" t="s">
         <v>43</v>
+      </c>
+      <c r="F10">
+        <v>704</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.0346</v>
+        <v>0.032</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11">
+        <v>726503105</v>
+      </c>
+      <c r="F11" t="s" s="2">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0334</v>
+        <v>0.0308</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
-      <c r="F12">
-        <v>784</v>
+      <c r="F12" t="s" s="2">
+        <v>52</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.0332</v>
+        <v>0.0308</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="E13" t="s">
         <v>55</v>
       </c>
-      <c r="F13">
-        <v>600</v>
+      <c r="E13">
+        <v>674599105</v>
+      </c>
+      <c r="F13" t="s" s="2">
+        <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.0322</v>
+        <v>0.0306</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E14">
-        <v>726503105</v>
+        <v>343412102</v>
       </c>
       <c r="F14" t="s" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.0317</v>
+        <v>0.0305</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>63</v>
+      </c>
+      <c r="E15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" t="s" s="2">
+        <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0313</v>
+        <v>0.0302</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F16" t="s" s="2">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
-        <v>0.031</v>
+        <v>0.03</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E17">
-        <v>293792107</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>494368103</v>
+      </c>
+      <c r="F17">
+        <v>736</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
         <v>0.0299</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>76</v>
+      </c>
+      <c r="E18">
+        <v>293792107</v>
       </c>
       <c r="F18" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
         <v>0.0295</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>785688102</v>
+        <v>80</v>
+      </c>
+      <c r="E19" t="s">
+        <v>81</v>
       </c>
       <c r="F19" t="s" s="2">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G19" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>0.0276</v>
+        <v>0.0292</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E20" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>86</v>
+      </c>
+      <c r="F20">
+        <v>784</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0253</v>
+        <v>0.0292</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-      <c r="F21" t="s" s="2">
         <v>89</v>
       </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21">
+        <v>600</v>
+      </c>
       <c r="G21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.0242</v>
+        <v>0.0286</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E22">
-        <v>494368103</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>785688102</v>
+      </c>
+      <c r="F22" t="s" s="2">
+        <v>94</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.0236</v>
+        <v>0.0284</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E23">
-        <v>201723103</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>166764100</v>
+      </c>
+      <c r="F23">
+        <v>472</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.0224</v>
+        <v>0.0275</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F24">
         <v>488</v>
       </c>
       <c r="G24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.0219</v>
+        <v>0.0255</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F25">
         <v>476</v>
       </c>
       <c r="G25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0211</v>
+        <v>0.0243</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E26">
         <v>629377508</v>
       </c>
       <c r="F26">
         <v>500</v>
       </c>
       <c r="G26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.0193</v>
+        <v>0.0219</v>
       </c>
       <c r="C27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D27" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="E27" t="s">
         <v>111</v>
+      </c>
+      <c r="E27">
+        <v>201723103</v>
       </c>
       <c r="F27" t="s" s="2">
         <v>112</v>
       </c>
       <c r="G27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0164</v>
+        <v>0.0198</v>
       </c>
       <c r="C28" t="s">
         <v>114</v>
       </c>
       <c r="D28" t="s">
         <v>115</v>
       </c>
       <c r="E28">
-        <v>872657101</v>
-[...1 lines deleted...]
-      <c r="F28" t="s" s="2">
+        <v>392709101</v>
+      </c>
+      <c r="F28">
+        <v>704</v>
+      </c>
+      <c r="G28" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.0159</v>
+        <v>0.0175</v>
       </c>
       <c r="C29" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" t="s">
         <v>118</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29">
+        <v>872657101</v>
+      </c>
+      <c r="F29" t="s" s="2">
         <v>119</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1">
-        <v>0.0152</v>
+        <v>0.0146</v>
       </c>
       <c r="C30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" t="s">
         <v>123</v>
       </c>
-      <c r="D30" t="s">
+      <c r="F30" t="s" s="2">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>704</v>
       </c>
       <c r="G30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="1">
-        <v>0.0045</v>
+        <v>0.0043</v>
       </c>
       <c r="C31" t="s">
         <v>126</v>
       </c>
       <c r="D31" t="s">
         <v>127</v>
       </c>
       <c r="E31">
         <v>217204106</v>
       </c>
       <c r="F31">
         <v>400</v>
       </c>
       <c r="G31" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1">
-        <v>0.004</v>
+        <v>0.0042</v>
       </c>
       <c r="C32" t="s">
         <v>129</v>
       </c>
       <c r="D32" t="s">
         <v>130</v>
       </c>
       <c r="E32" t="s">
         <v>131</v>
       </c>
       <c r="F32">
         <v>48</v>
       </c>
       <c r="G32" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1">
-        <v>0.0024</v>
+        <v>0.0034</v>
       </c>
       <c r="C33" t="s">
         <v>133</v>
       </c>
       <c r="D33" t="s">
         <v>134</v>
       </c>
       <c r="E33">
         <v>314911108</v>
       </c>
       <c r="F33" t="s" s="2">
         <v>135</v>
       </c>
       <c r="G33" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
-        <v>0.0016</v>
+        <v>0.0005</v>
       </c>
       <c r="C34" t="s">
         <v>137</v>
       </c>
       <c r="D34" t="s">
         <v>138</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="F34" t="s" s="2">
         <v>139</v>
+      </c>
+      <c r="F34">
+        <v>160</v>
       </c>
       <c r="G34" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="1">
-        <v>0.0006</v>
+        <v>-0.0003</v>
       </c>
       <c r="C35" t="s">
         <v>141</v>
       </c>
       <c r="D35" t="s">
         <v>142</v>
       </c>
       <c r="E35" t="s">
+        <v>142</v>
+      </c>
+      <c r="F35">
+        <v>-749</v>
+      </c>
+      <c r="G35" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>