--- v3 (2026-07-05)
+++ v4 (2026-08-22)
@@ -9,482 +9,497 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="149">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>07/06/26</t>
+    <t>08/24/26</t>
+  </si>
+  <si>
+    <t>Permian Basin Royalty Trust</t>
+  </si>
+  <si>
+    <t>PBT</t>
+  </si>
+  <si>
+    <t>8,000</t>
+  </si>
+  <si>
+    <t>$274,160</t>
+  </si>
+  <si>
+    <t>Landbridge Co LLC</t>
+  </si>
+  <si>
+    <t>LB</t>
+  </si>
+  <si>
+    <t>2,620</t>
+  </si>
+  <si>
+    <t>$235,040</t>
   </si>
   <si>
     <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
   </si>
   <si>
     <t>USBGFS7</t>
   </si>
   <si>
     <t>8AMMF0FT3</t>
   </si>
   <si>
-    <t>208,171</t>
-[...26 lines deleted...]
-    <t>$193,225</t>
+    <t>207,910</t>
+  </si>
+  <si>
+    <t>$207,910</t>
+  </si>
+  <si>
+    <t>Diamondback Energy Inc</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>$141,604</t>
   </si>
   <si>
     <t>Texas Pacific Land Corp</t>
   </si>
   <si>
     <t>TPL</t>
   </si>
   <si>
     <t>88262P102</t>
   </si>
   <si>
-    <t>$140,484</t>
-[...11 lines deleted...]
-    <t>$115,611</t>
+    <t>$132,356</t>
+  </si>
+  <si>
+    <t>SLB Ltd</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>2,152</t>
+  </si>
+  <si>
+    <t>$115,928</t>
+  </si>
+  <si>
+    <t>Occidental Petroleum Corp</t>
+  </si>
+  <si>
+    <t>OXY</t>
+  </si>
+  <si>
+    <t>1,772</t>
+  </si>
+  <si>
+    <t>$108,624</t>
   </si>
   <si>
     <t>WaterBridge Infrastructure LLC</t>
   </si>
   <si>
     <t>WBI</t>
   </si>
   <si>
     <t>3,424</t>
   </si>
   <si>
-    <t>$107,137</t>
+    <t>$108,541</t>
+  </si>
+  <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>$107,747</t>
+  </si>
+  <si>
+    <t>ConocoPhillips</t>
+  </si>
+  <si>
+    <t>COP</t>
+  </si>
+  <si>
+    <t>20825C104</t>
+  </si>
+  <si>
+    <t>$105,738</t>
   </si>
   <si>
     <t>Quanta Services Inc</t>
   </si>
   <si>
     <t>PWR</t>
   </si>
   <si>
     <t>74762E102</t>
   </si>
   <si>
-    <t>$106,930</t>
-[...23 lines deleted...]
-    <t>$92,069</t>
+    <t>$102,294</t>
+  </si>
+  <si>
+    <t>ExxonMobil Holdings Corp</t>
+  </si>
+  <si>
+    <t>XOM</t>
+  </si>
+  <si>
+    <t>30233Q108</t>
+  </si>
+  <si>
+    <t>$99,066</t>
   </si>
   <si>
     <t>Plains All American Pipeline LP</t>
   </si>
   <si>
     <t>PAA</t>
   </si>
   <si>
     <t>4,000</t>
   </si>
   <si>
-    <t>$90,040</t>
+    <t>$98,440</t>
+  </si>
+  <si>
+    <t>Chevron Corp</t>
+  </si>
+  <si>
+    <t>CVX</t>
+  </si>
+  <si>
+    <t>$96,887</t>
+  </si>
+  <si>
+    <t>Fluor Corp</t>
+  </si>
+  <si>
+    <t>FLR</t>
+  </si>
+  <si>
+    <t>1,744</t>
+  </si>
+  <si>
+    <t>$91,420</t>
+  </si>
+  <si>
+    <t>Energy Transfer LP</t>
+  </si>
+  <si>
+    <t>ET</t>
+  </si>
+  <si>
+    <t>29273V100</t>
+  </si>
+  <si>
+    <t>4,300</t>
+  </si>
+  <si>
+    <t>$91,117</t>
+  </si>
+  <si>
+    <t>Enterprise Products Partners LP</t>
+  </si>
+  <si>
+    <t>EPD</t>
+  </si>
+  <si>
+    <t>2,288</t>
+  </si>
+  <si>
+    <t>$86,967</t>
+  </si>
+  <si>
+    <t>Kinder Morgan Inc</t>
+  </si>
+  <si>
+    <t>KMI</t>
+  </si>
+  <si>
+    <t>49456B101</t>
+  </si>
+  <si>
+    <t>2,680</t>
+  </si>
+  <si>
+    <t>$83,026</t>
   </si>
   <si>
     <t>LGI Homes Inc</t>
   </si>
   <si>
     <t>LGIH</t>
   </si>
   <si>
     <t>50187T106</t>
   </si>
   <si>
     <t>1,396</t>
   </si>
   <si>
-    <t>$86,594</t>
-[...38 lines deleted...]
-    <t>$85,921</t>
+    <t>$81,191</t>
+  </si>
+  <si>
+    <t>Sabine Royalty Trust</t>
+  </si>
+  <si>
+    <t>SBR</t>
+  </si>
+  <si>
+    <t>1,100</t>
+  </si>
+  <si>
+    <t>$81,125</t>
+  </si>
+  <si>
+    <t>Kimberly-Clark Corp</t>
+  </si>
+  <si>
+    <t>KMB</t>
+  </si>
+  <si>
+    <t>$80,452</t>
   </si>
   <si>
     <t>CenterPoint Energy Inc</t>
   </si>
   <si>
     <t>CNP</t>
   </si>
   <si>
     <t>15189T107</t>
   </si>
   <si>
     <t>1,908</t>
   </si>
   <si>
-    <t>$85,116</t>
-[...80 lines deleted...]
-    <t>$79,862</t>
+    <t>$73,973</t>
   </si>
   <si>
     <t>DR Horton Inc</t>
   </si>
   <si>
     <t>DHI</t>
   </si>
   <si>
     <t>23331A109</t>
   </si>
   <si>
-    <t>$77,382</t>
+    <t>$72,395</t>
+  </si>
+  <si>
+    <t>Commercial Metals Co</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
+    <t>1,000</t>
+  </si>
+  <si>
+    <t>$66,310</t>
   </si>
   <si>
     <t>Vistra Corp</t>
   </si>
   <si>
     <t>VST</t>
   </si>
   <si>
     <t>92840M102</t>
   </si>
   <si>
-    <t>$71,900</t>
+    <t>$64,836</t>
+  </si>
+  <si>
+    <t>TPG Inc</t>
+  </si>
+  <si>
+    <t>TPG</t>
+  </si>
+  <si>
+    <t>1,192</t>
+  </si>
+  <si>
+    <t>$62,461</t>
   </si>
   <si>
     <t>NRG Energy Inc</t>
   </si>
   <si>
     <t>NRG</t>
   </si>
   <si>
-    <t>$68,350</t>
-[...11 lines deleted...]
-    <t>$61,530</t>
+    <t>$56,555</t>
+  </si>
+  <si>
+    <t>EagleRock Land LLC</t>
+  </si>
+  <si>
+    <t>EROK</t>
+  </si>
+  <si>
+    <t>27005A105</t>
+  </si>
+  <si>
+    <t>2,000</t>
+  </si>
+  <si>
+    <t>$53,200</t>
   </si>
   <si>
     <t>Green Brick Partners Inc</t>
   </si>
   <si>
     <t>GRBK</t>
   </si>
   <si>
-    <t>$55,792</t>
-[...26 lines deleted...]
-    <t>$41,020</t>
+    <t>$50,632</t>
   </si>
   <si>
     <t>Copart Inc</t>
   </si>
   <si>
     <t>CPRT</t>
   </si>
   <si>
-    <t>$12,004</t>
+    <t>$13,520</t>
   </si>
   <si>
     <t>Cheniere Energy Inc</t>
   </si>
   <si>
     <t>LNG</t>
   </si>
   <si>
     <t>16411R208</t>
   </si>
   <si>
-    <t>$11,807</t>
+    <t>$13,320</t>
   </si>
   <si>
     <t>Fermi Inc</t>
   </si>
   <si>
     <t>FRMI</t>
   </si>
   <si>
     <t>1,200</t>
   </si>
   <si>
-    <t>$9,672</t>
+    <t>$7,104</t>
+  </si>
+  <si>
+    <t>AutoNation Inc</t>
+  </si>
+  <si>
+    <t>AN</t>
+  </si>
+  <si>
+    <t>05329W102</t>
+  </si>
+  <si>
+    <t>$5,985</t>
+  </si>
+  <si>
+    <t>Cash &amp; Other</t>
+  </si>
+  <si>
+    <t>Cash&amp;Other</t>
+  </si>
+  <si>
+    <t>2,753</t>
+  </si>
+  <si>
+    <t>$2,753</t>
   </si>
   <si>
     <t>Cross Timbers Royalty Trust</t>
   </si>
   <si>
     <t>CRT</t>
   </si>
   <si>
     <t>22757R109</t>
   </si>
   <si>
-    <t>$1,443</t>
-[...8 lines deleted...]
-    <t>$-749</t>
+    <t>$1,730</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -492,860 +507,883 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I35"/>
+  <dimension ref="A1:I36"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="35"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="11"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.0739</v>
+        <v>0.0892</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2">
+        <v>714236106</v>
+      </c>
+      <c r="F2" t="s" s="2">
         <v>10</v>
       </c>
-      <c r="F2" t="s" s="2">
+      <c r="G2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.0705</v>
+        <v>0.0764</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>514952100</v>
+      </c>
+      <c r="F3" t="s" s="2">
         <v>14</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3" t="s" s="2">
+      <c r="G3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.0686</v>
+        <v>0.0676</v>
       </c>
       <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>514952100</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0499</v>
+        <v>0.0461</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5">
-        <v>345</v>
+        <v>672</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0411</v>
+        <v>0.0431</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6">
-        <v>672</v>
+        <v>345</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
-        <v>0.0381</v>
+        <v>0.0377</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7">
-        <v>940923105</v>
+        <v>806857108</v>
       </c>
       <c r="F7" t="s" s="2">
         <v>31</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.038</v>
+        <v>0.0353</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8">
+        <v>674599105</v>
+      </c>
+      <c r="F8" t="s" s="2">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0345</v>
+        <v>0.0353</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9">
-        <v>806857108</v>
+        <v>940923105</v>
       </c>
       <c r="F9" t="s" s="2">
         <v>39</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.0327</v>
+        <v>0.035</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10">
         <v>704</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.032</v>
+        <v>0.0344</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
-      <c r="E11">
-[...2 lines deleted...]
-      <c r="F11" t="s" s="2">
+      <c r="E11" t="s">
         <v>47</v>
+      </c>
+      <c r="F11">
+        <v>784</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0308</v>
+        <v>0.0333</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
-      <c r="F12" t="s" s="2">
+      <c r="F12">
+        <v>160</v>
+      </c>
+      <c r="G12" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.0308</v>
+        <v>0.0322</v>
       </c>
       <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" t="s">
         <v>54</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>55</v>
       </c>
-      <c r="E13">
-[...2 lines deleted...]
-      <c r="F13" t="s" s="2">
+      <c r="F13">
+        <v>600</v>
+      </c>
+      <c r="G13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.0306</v>
+        <v>0.032</v>
       </c>
       <c r="C14" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" t="s">
         <v>58</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14">
+        <v>726503105</v>
+      </c>
+      <c r="F14" t="s" s="2">
         <v>59</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14" t="s" s="2">
+      <c r="G14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.0305</v>
+        <v>0.0315</v>
       </c>
       <c r="C15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" t="s">
         <v>62</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15">
+        <v>166764100</v>
+      </c>
+      <c r="F15">
+        <v>472</v>
+      </c>
+      <c r="G15" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0302</v>
+        <v>0.0297</v>
       </c>
       <c r="C16" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16">
+        <v>343412102</v>
+      </c>
+      <c r="F16" t="s" s="2">
+        <v>66</v>
+      </c>
+      <c r="G16" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
-        <v>0.03</v>
+        <v>0.0296</v>
       </c>
       <c r="C17" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" t="s">
+        <v>70</v>
+      </c>
+      <c r="F17" t="s" s="2">
+        <v>71</v>
+      </c>
+      <c r="G17" t="s">
         <v>72</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
-        <v>0.0299</v>
+        <v>0.0283</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E18">
         <v>293792107</v>
       </c>
       <c r="F18" t="s" s="2">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
-        <v>0.0295</v>
+        <v>0.027</v>
       </c>
       <c r="C19" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" t="s">
         <v>79</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" t="s" s="2">
         <v>80</v>
       </c>
-      <c r="E19" t="s">
+      <c r="G19" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>0.0292</v>
+        <v>0.0264</v>
       </c>
       <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" t="s">
         <v>84</v>
       </c>
-      <c r="D20" t="s">
+      <c r="F20" t="s" s="2">
         <v>85</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0292</v>
+        <v>0.0264</v>
       </c>
       <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
         <v>88</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21">
+        <v>785688102</v>
+      </c>
+      <c r="F21" t="s" s="2">
         <v>89</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.0286</v>
+        <v>0.0262</v>
       </c>
       <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
         <v>92</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22">
+        <v>494368103</v>
+      </c>
+      <c r="F22">
+        <v>736</v>
+      </c>
+      <c r="G22" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.0284</v>
+        <v>0.0241</v>
       </c>
       <c r="C23" t="s">
+        <v>94</v>
+      </c>
+      <c r="D23" t="s">
+        <v>95</v>
+      </c>
+      <c r="E23" t="s">
         <v>96</v>
       </c>
-      <c r="D23" t="s">
+      <c r="F23" t="s" s="2">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>472</v>
       </c>
       <c r="G23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.0275</v>
+        <v>0.0235</v>
       </c>
       <c r="C24" t="s">
         <v>99</v>
       </c>
       <c r="D24" t="s">
         <v>100</v>
       </c>
       <c r="E24" t="s">
         <v>101</v>
       </c>
       <c r="F24">
         <v>488</v>
       </c>
       <c r="G24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.0255</v>
+        <v>0.0216</v>
       </c>
       <c r="C25" t="s">
         <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>104</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25">
+        <v>201723103</v>
+      </c>
+      <c r="F25" t="s" s="2">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="G25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0243</v>
+        <v>0.0211</v>
       </c>
       <c r="C26" t="s">
         <v>107</v>
       </c>
       <c r="D26" t="s">
         <v>108</v>
       </c>
-      <c r="E26">
-        <v>629377508</v>
+      <c r="E26" t="s">
+        <v>109</v>
       </c>
       <c r="F26">
-        <v>500</v>
+        <v>476</v>
       </c>
       <c r="G26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.0219</v>
+        <v>0.0203</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E27">
-        <v>201723103</v>
+        <v>872657101</v>
       </c>
       <c r="F27" t="s" s="2">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0198</v>
+        <v>0.0184</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E28">
-        <v>392709101</v>
+        <v>629377508</v>
       </c>
       <c r="F28">
-        <v>704</v>
+        <v>500</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.0175</v>
+        <v>0.0173</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>872657101</v>
+        <v>119</v>
+      </c>
+      <c r="E29" t="s">
+        <v>120</v>
       </c>
       <c r="F29" t="s" s="2">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1">
-        <v>0.0146</v>
+        <v>0.0165</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="F30" t="s" s="2">
         <v>124</v>
+      </c>
+      <c r="E30">
+        <v>392709101</v>
+      </c>
+      <c r="F30">
+        <v>704</v>
       </c>
       <c r="G30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="1">
-        <v>0.0043</v>
+        <v>0.0044</v>
       </c>
       <c r="C31" t="s">
         <v>126</v>
       </c>
       <c r="D31" t="s">
         <v>127</v>
       </c>
       <c r="E31">
         <v>217204106</v>
       </c>
       <c r="F31">
         <v>400</v>
       </c>
       <c r="G31" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1">
-        <v>0.0042</v>
+        <v>0.0043</v>
       </c>
       <c r="C32" t="s">
         <v>129</v>
       </c>
       <c r="D32" t="s">
         <v>130</v>
       </c>
       <c r="E32" t="s">
         <v>131</v>
       </c>
       <c r="F32">
         <v>48</v>
       </c>
       <c r="G32" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1">
-        <v>0.0034</v>
+        <v>0.0023</v>
       </c>
       <c r="C33" t="s">
         <v>133</v>
       </c>
       <c r="D33" t="s">
         <v>134</v>
       </c>
       <c r="E33">
         <v>314911108</v>
       </c>
       <c r="F33" t="s" s="2">
         <v>135</v>
       </c>
       <c r="G33" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
-        <v>0.0005</v>
+        <v>0.0019</v>
       </c>
       <c r="C34" t="s">
         <v>137</v>
       </c>
       <c r="D34" t="s">
         <v>138</v>
       </c>
       <c r="E34" t="s">
         <v>139</v>
       </c>
       <c r="F34">
-        <v>160</v>
+        <v>30</v>
       </c>
       <c r="G34" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="1">
-        <v>-0.0003</v>
+        <v>0.0009</v>
       </c>
       <c r="C35" t="s">
         <v>141</v>
       </c>
       <c r="D35" t="s">
         <v>142</v>
       </c>
       <c r="E35" t="s">
         <v>142</v>
       </c>
-      <c r="F35">
-        <v>-749</v>
+      <c r="F35" t="s" s="2">
+        <v>143</v>
       </c>
       <c r="G35" t="s">
-        <v>143</v>
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="1">
+        <v>0.0006</v>
+      </c>
+      <c r="C36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" t="s">
+        <v>146</v>
+      </c>
+      <c r="E36" t="s">
+        <v>147</v>
+      </c>
+      <c r="F36">
+        <v>160</v>
+      </c>
+      <c r="G36" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>