--- v5 (2026-08-04)
+++ v6 (2026-10-06)
@@ -32,513 +32,513 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>08/04/26</t>
+    <t>10/06/26</t>
   </si>
   <si>
     <t>AbbVie Inc</t>
   </si>
   <si>
     <t>ABBV</t>
   </si>
   <si>
     <t>00287Y109</t>
   </si>
   <si>
-    <t>6,390</t>
-[...2 lines deleted...]
-    <t>$1,566,189</t>
+    <t>6,068</t>
+  </si>
+  <si>
+    <t>$1,612,632</t>
   </si>
   <si>
     <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
   </si>
   <si>
     <t>USBGFS7</t>
   </si>
   <si>
     <t>8AMMF0FT3</t>
   </si>
   <si>
-    <t>1,329,619</t>
-[...2 lines deleted...]
-    <t>$1,329,619</t>
+    <t>1,370,797</t>
+  </si>
+  <si>
+    <t>$1,370,797</t>
   </si>
   <si>
     <t>Novartis AG</t>
   </si>
   <si>
     <t>NVS</t>
   </si>
   <si>
     <t>66987V109</t>
   </si>
   <si>
-    <t>7,985</t>
-[...2 lines deleted...]
-    <t>$1,227,055</t>
+    <t>7,582</t>
+  </si>
+  <si>
+    <t>$1,068,531</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>JNJ</t>
   </si>
   <si>
-    <t>3,999</t>
-[...2 lines deleted...]
-    <t>$1,017,386</t>
+    <t>3,798</t>
+  </si>
+  <si>
+    <t>$960,628</t>
   </si>
   <si>
     <t>Alkermes PLC</t>
   </si>
   <si>
     <t>ALKS</t>
   </si>
   <si>
     <t>G01767105</t>
   </si>
   <si>
-    <t>19,165</t>
-[...2 lines deleted...]
-    <t>$949,242</t>
+    <t>18,198</t>
+  </si>
+  <si>
+    <t>$778,146</t>
+  </si>
+  <si>
+    <t>Amgen Inc</t>
+  </si>
+  <si>
+    <t>AMGN</t>
+  </si>
+  <si>
+    <t>031162100</t>
+  </si>
+  <si>
+    <t>1,864</t>
+  </si>
+  <si>
+    <t>$751,155</t>
+  </si>
+  <si>
+    <t>Merck &amp; Co Inc</t>
+  </si>
+  <si>
+    <t>MRK</t>
+  </si>
+  <si>
+    <t>58933Y105</t>
+  </si>
+  <si>
+    <t>5,308</t>
+  </si>
+  <si>
+    <t>$740,678</t>
+  </si>
+  <si>
+    <t>AstraZeneca PLC</t>
+  </si>
+  <si>
+    <t>AZN</t>
+  </si>
+  <si>
+    <t>G0593M107</t>
+  </si>
+  <si>
+    <t>4,533</t>
+  </si>
+  <si>
+    <t>$709,550</t>
   </si>
   <si>
     <t>Bristol-Myers Squibb Co</t>
   </si>
   <si>
     <t>BMY</t>
   </si>
   <si>
-    <t>13,940</t>
-[...47 lines deleted...]
-    <t>$714,234</t>
+    <t>11,936</t>
+  </si>
+  <si>
+    <t>$701,956</t>
+  </si>
+  <si>
+    <t>Pfizer Inc</t>
+  </si>
+  <si>
+    <t>PFE</t>
+  </si>
+  <si>
+    <t>20,472</t>
+  </si>
+  <si>
+    <t>$561,138</t>
+  </si>
+  <si>
+    <t>Biogen Inc</t>
+  </si>
+  <si>
+    <t>BIIB</t>
+  </si>
+  <si>
+    <t>09062X103</t>
+  </si>
+  <si>
+    <t>2,464</t>
+  </si>
+  <si>
+    <t>$550,926</t>
+  </si>
+  <si>
+    <t>CRISPR Therapeutics AG</t>
+  </si>
+  <si>
+    <t>CRSP</t>
+  </si>
+  <si>
+    <t>H17182108</t>
+  </si>
+  <si>
+    <t>8,342</t>
+  </si>
+  <si>
+    <t>$478,330</t>
+  </si>
+  <si>
+    <t>Alnylam Pharmaceuticals Inc</t>
+  </si>
+  <si>
+    <t>ALNY</t>
+  </si>
+  <si>
+    <t>02043Q107</t>
+  </si>
+  <si>
+    <t>1,960</t>
+  </si>
+  <si>
+    <t>$430,984</t>
   </si>
   <si>
     <t>Ionis Pharmaceuticals Inc</t>
   </si>
   <si>
     <t>IONS</t>
   </si>
   <si>
-    <t>10,380</t>
-[...29 lines deleted...]
-    <t>$523,723</t>
+    <t>9,856</t>
+  </si>
+  <si>
+    <t>$428,736</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
     <t>GSK</t>
   </si>
   <si>
     <t>37733W204</t>
   </si>
   <si>
-    <t>9,373</t>
-[...2 lines deleted...]
-    <t>$482,803</t>
+    <t>8,900</t>
+  </si>
+  <si>
+    <t>$414,295</t>
   </si>
   <si>
     <t>Regeneron Pharmaceuticals Inc</t>
   </si>
   <si>
     <t>REGN</t>
   </si>
   <si>
     <t>75886F107</t>
   </si>
   <si>
-    <t>$455,544</t>
-[...29 lines deleted...]
-    <t>$435,472</t>
+    <t>$414,088</t>
   </si>
   <si>
     <t>Eli Lilly &amp; Co</t>
   </si>
   <si>
     <t>LLY</t>
   </si>
   <si>
-    <t>2,795</t>
-[...2 lines deleted...]
-    <t>$3,134,201</t>
+    <t>2,654</t>
+  </si>
+  <si>
+    <t>$3,033,840</t>
   </si>
   <si>
     <t>Beam Therapeutics Inc</t>
   </si>
   <si>
     <t>BEAM</t>
   </si>
   <si>
     <t>07373V105</t>
   </si>
   <si>
-    <t>$206,891</t>
+    <t>$194,630</t>
+  </si>
+  <si>
+    <t>Galectin Therapeutics Inc</t>
+  </si>
+  <si>
+    <t>GALT</t>
+  </si>
+  <si>
+    <t>42,452</t>
+  </si>
+  <si>
+    <t>$158,346</t>
   </si>
   <si>
     <t>Replimune Group Inc</t>
   </si>
   <si>
     <t>REPL</t>
   </si>
   <si>
     <t>76029N106</t>
   </si>
   <si>
-    <t>11,979</t>
-[...14 lines deleted...]
-    <t>$135,471</t>
+    <t>11,374</t>
+  </si>
+  <si>
+    <t>$149,568</t>
   </si>
   <si>
     <t>Intellia Therapeutics Inc</t>
   </si>
   <si>
     <t>NTLA</t>
   </si>
   <si>
     <t>45826J105</t>
   </si>
   <si>
-    <t>$129,014</t>
+    <t>$145,019</t>
   </si>
   <si>
     <t>Sandoz Group AG</t>
   </si>
   <si>
     <t>SDZNY</t>
   </si>
   <si>
-    <t>1,600</t>
-[...2 lines deleted...]
-    <t>$126,240</t>
+    <t>1,520</t>
+  </si>
+  <si>
+    <t>$128,516</t>
   </si>
   <si>
     <t>Haleon PLC</t>
   </si>
   <si>
     <t>HLN</t>
   </si>
   <si>
-    <t>11,718</t>
-[...2 lines deleted...]
-    <t>$114,836</t>
+    <t>11,127</t>
+  </si>
+  <si>
+    <t>$98,140</t>
   </si>
   <si>
     <t>Vanda Pharmaceuticals Inc</t>
   </si>
   <si>
     <t>VNDA</t>
   </si>
   <si>
-    <t>$112,759</t>
+    <t>$93,762</t>
   </si>
   <si>
     <t>Editas Medicine Inc</t>
   </si>
   <si>
     <t>EDIT</t>
   </si>
   <si>
     <t>28106W103</t>
   </si>
   <si>
-    <t>26,350</t>
-[...2 lines deleted...]
-    <t>$69,828</t>
+    <t>25,020</t>
+  </si>
+  <si>
+    <t>$69,806</t>
+  </si>
+  <si>
+    <t>GE HealthCare Technologies Inc</t>
+  </si>
+  <si>
+    <t>GEHC</t>
+  </si>
+  <si>
+    <t>36266G107</t>
+  </si>
+  <si>
+    <t>$49,962</t>
+  </si>
+  <si>
+    <t>Viatris Inc</t>
+  </si>
+  <si>
+    <t>VTRS</t>
+  </si>
+  <si>
+    <t>92556V106</t>
+  </si>
+  <si>
+    <t>2,822</t>
+  </si>
+  <si>
+    <t>$49,724</t>
+  </si>
+  <si>
+    <t>Bicycle Therapeutics PLC</t>
+  </si>
+  <si>
+    <t>BCYC</t>
+  </si>
+  <si>
+    <t>088786108</t>
+  </si>
+  <si>
+    <t>$45,610</t>
+  </si>
+  <si>
+    <t>Pacific Biosciences of California Inc</t>
+  </si>
+  <si>
+    <t>PACB</t>
+  </si>
+  <si>
+    <t>69404D108</t>
+  </si>
+  <si>
+    <t>9,100</t>
+  </si>
+  <si>
+    <t>$26,117</t>
+  </si>
+  <si>
+    <t>Allogene Therapeutics Inc</t>
+  </si>
+  <si>
+    <t>ALLO</t>
+  </si>
+  <si>
+    <t>019770106</t>
+  </si>
+  <si>
+    <t>15,164</t>
+  </si>
+  <si>
+    <t>$22,746</t>
   </si>
   <si>
     <t>Lantern Pharma Inc</t>
   </si>
   <si>
     <t>LTRN</t>
   </si>
   <si>
     <t>51654W101</t>
   </si>
   <si>
-    <t>23,955</t>
-[...56 lines deleted...]
-    <t>$29,385</t>
+    <t>22,746</t>
+  </si>
+  <si>
+    <t>$21,384</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>27,134</t>
-[...17 lines deleted...]
-    <t>$13,609</t>
+    <t>21,907</t>
+  </si>
+  <si>
+    <t>$21,907</t>
   </si>
   <si>
     <t>0.00%</t>
   </si>
   <si>
     <t>Pathos AI Inc</t>
   </si>
   <si>
     <t>2368714D</t>
   </si>
   <si>
     <t>BBG01L7QKRJ5</t>
   </si>
   <si>
     <t>23,992</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
     <t>Decoy Therapeutics Inc</t>
   </si>
   <si>
     <t>DCOY</t>
   </si>
   <si>
     <t>79400X602</t>
   </si>
   <si>
-    <t>$90</t>
+    <t>$33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -585,770 +585,770 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.0914</v>
+        <v>0.099</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.0776</v>
+        <v>0.0842</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.0716</v>
+        <v>0.0656</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0594</v>
+        <v>0.059</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5">
         <v>478160104</v>
       </c>
       <c r="F5" t="s" s="2">
         <v>25</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0554</v>
+        <v>0.0478</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
-        <v>0.0533</v>
+        <v>0.0461</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
-      <c r="E7">
-        <v>110122108</v>
+      <c r="E7" t="s" s="2">
+        <v>34</v>
       </c>
       <c r="F7" t="s" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.044</v>
+        <v>0.0455</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0434</v>
+        <v>0.0436</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="E9" t="s" s="2">
         <v>43</v>
       </c>
+      <c r="E9" t="s">
+        <v>44</v>
+      </c>
       <c r="F9" t="s" s="2">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.0417</v>
+        <v>0.0431</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="E10" t="s">
         <v>48</v>
+      </c>
+      <c r="E10">
+        <v>110122108</v>
       </c>
       <c r="F10" t="s" s="2">
         <v>49</v>
       </c>
       <c r="G10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.033</v>
+        <v>0.0345</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="E11">
-        <v>462222100</v>
+        <v>717081103</v>
       </c>
       <c r="F11" t="s" s="2">
         <v>53</v>
       </c>
       <c r="G11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0315</v>
+        <v>0.0338</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12" t="s">
         <v>56</v>
       </c>
-      <c r="E12">
-        <v>717081103</v>
+      <c r="E12" t="s">
+        <v>57</v>
       </c>
       <c r="F12" t="s" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.0306</v>
+        <v>0.0294</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F13" t="s" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.0282</v>
+        <v>0.0265</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F14" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.0266</v>
+        <v>0.0263</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="E15" t="s">
         <v>71</v>
       </c>
-      <c r="F15">
-        <v>600</v>
+      <c r="E15">
+        <v>462222100</v>
+      </c>
+      <c r="F15" t="s" s="2">
+        <v>72</v>
       </c>
       <c r="G15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0265</v>
+        <v>0.0254</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
         <v>0.0254</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E17" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F17" t="s" s="2">
         <v>81</v>
+      </c>
+      <c r="F17">
+        <v>570</v>
       </c>
       <c r="G17" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
-        <v>0.183</v>
+        <v>0.1863</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>84</v>
       </c>
       <c r="E18">
         <v>532457108</v>
       </c>
       <c r="F18" t="s" s="2">
         <v>85</v>
       </c>
       <c r="G18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
-        <v>0.0121</v>
+        <v>0.012</v>
       </c>
       <c r="C19" t="s">
         <v>87</v>
       </c>
       <c r="D19" t="s">
         <v>88</v>
       </c>
       <c r="E19" t="s">
         <v>89</v>
       </c>
       <c r="F19" t="s" s="2">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>0.0083</v>
+        <v>0.0097</v>
       </c>
       <c r="C20" t="s">
         <v>91</v>
       </c>
       <c r="D20" t="s">
         <v>92</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20">
+        <v>363225202</v>
+      </c>
+      <c r="F20" t="s" s="2">
         <v>93</v>
       </c>
-      <c r="F20" t="s" s="2">
+      <c r="G20" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0079</v>
+        <v>0.0092</v>
       </c>
       <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
         <v>96</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>363225202</v>
       </c>
       <c r="F21" t="s" s="2">
         <v>98</v>
       </c>
       <c r="G21" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.0075</v>
+        <v>0.0089</v>
       </c>
       <c r="C22" t="s">
         <v>100</v>
       </c>
       <c r="D22" t="s">
         <v>101</v>
       </c>
       <c r="E22" t="s">
         <v>102</v>
       </c>
       <c r="F22" t="s" s="2">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G22" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.0074</v>
+        <v>0.0079</v>
       </c>
       <c r="C23" t="s">
         <v>104</v>
       </c>
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23">
         <v>799926100</v>
       </c>
       <c r="F23" t="s" s="2">
         <v>106</v>
       </c>
       <c r="G23" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.0067</v>
+        <v>0.006</v>
       </c>
       <c r="C24" t="s">
         <v>108</v>
       </c>
       <c r="D24" t="s">
         <v>109</v>
       </c>
       <c r="E24">
         <v>405552100</v>
       </c>
       <c r="F24" t="s" s="2">
         <v>110</v>
       </c>
       <c r="G24" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.0066</v>
+        <v>0.0058</v>
       </c>
       <c r="C25" t="s">
         <v>112</v>
       </c>
       <c r="D25" t="s">
         <v>113</v>
       </c>
       <c r="E25">
         <v>921659108</v>
       </c>
       <c r="F25" t="s" s="2">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0041</v>
+        <v>0.0043</v>
       </c>
       <c r="C26" t="s">
         <v>115</v>
       </c>
       <c r="D26" t="s">
         <v>116</v>
       </c>
       <c r="E26" t="s">
         <v>117</v>
       </c>
       <c r="F26" t="s" s="2">
         <v>118</v>
       </c>
       <c r="G26" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.0036</v>
+        <v>0.0031</v>
       </c>
       <c r="C27" t="s">
         <v>120</v>
       </c>
       <c r="D27" t="s">
         <v>121</v>
       </c>
       <c r="E27" t="s">
         <v>122</v>
       </c>
-      <c r="F27" t="s" s="2">
+      <c r="F27">
+        <v>760</v>
+      </c>
+      <c r="G27" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0033</v>
+        <v>0.0031</v>
       </c>
       <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
         <v>125</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>126</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s" s="2">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
       <c r="G28" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.0031</v>
+        <v>0.0028</v>
       </c>
       <c r="C29" t="s">
         <v>129</v>
       </c>
       <c r="D29" t="s">
         <v>130</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29" t="s" s="2">
         <v>131</v>
       </c>
       <c r="F29" t="s" s="2">
+        <v>98</v>
+      </c>
+      <c r="G29" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1">
-        <v>0.0027</v>
+        <v>0.0016</v>
       </c>
       <c r="C30" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" t="s">
         <v>134</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>135</v>
       </c>
-      <c r="E30" t="s" s="2">
+      <c r="F30" t="s" s="2">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G30" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="1">
-        <v>0.0017</v>
+        <v>0.0014</v>
       </c>
       <c r="C31" t="s">
         <v>138</v>
       </c>
       <c r="D31" t="s">
         <v>139</v>
       </c>
       <c r="E31" t="s" s="2">
         <v>140</v>
       </c>
       <c r="F31" t="s" s="2">
         <v>141</v>
       </c>
       <c r="G31" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1">
-        <v>0.0016</v>
+        <v>0.0013</v>
       </c>
       <c r="C32" t="s">
         <v>143</v>
       </c>
       <c r="D32" t="s">
         <v>144</v>
       </c>
       <c r="E32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F32" t="s" s="2">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1">
-        <v>0.0008</v>
+        <v>0.0013</v>
       </c>
       <c r="C33" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E33" t="s">
         <v>149</v>
       </c>
       <c r="F33" t="s" s="2">
         <v>150</v>
       </c>
       <c r="G33" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s" s="1">
         <v>152</v>
       </c>
       <c r="C34" t="s">
         <v>153</v>
       </c>
       <c r="D34" t="s">
         <v>154</v>
       </c>
       <c r="E34" t="s">
@@ -1356,50 +1356,50 @@
       </c>
       <c r="F34" t="s" s="2">
         <v>156</v>
       </c>
       <c r="G34" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s" s="1">
         <v>152</v>
       </c>
       <c r="C35" t="s">
         <v>158</v>
       </c>
       <c r="D35" t="s">
         <v>159</v>
       </c>
       <c r="E35" t="s">
         <v>160</v>
       </c>
       <c r="F35">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G35" t="s">
         <v>161</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>