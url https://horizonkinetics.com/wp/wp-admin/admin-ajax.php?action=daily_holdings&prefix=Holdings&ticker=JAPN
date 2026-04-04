--- v2 (2026-02-03)
+++ v3 (2026-04-04)
@@ -32,504 +32,504 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>02/03/26</t>
+    <t>04/06/26</t>
   </si>
   <si>
     <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
   </si>
   <si>
     <t>USBGFS7</t>
   </si>
   <si>
     <t>8AMMF0FT3</t>
   </si>
   <si>
-    <t>1,552,162</t>
-[...2 lines deleted...]
-    <t>$1,552,162</t>
+    <t>1,585,409</t>
+  </si>
+  <si>
+    <t>$1,585,409</t>
+  </si>
+  <si>
+    <t>Resorttrust Inc</t>
+  </si>
+  <si>
+    <t>4681 JP</t>
+  </si>
+  <si>
+    <t>98,400</t>
+  </si>
+  <si>
+    <t>$1,115,424</t>
   </si>
   <si>
     <t>Japan Elevator Service Holdings Co Ltd</t>
   </si>
   <si>
     <t>6544 JP</t>
   </si>
   <si>
     <t>BF0QWT5</t>
   </si>
   <si>
     <t>106,600</t>
   </si>
   <si>
-    <t>$1,132,251</t>
-[...11 lines deleted...]
-    <t>$1,127,642</t>
+    <t>$1,085,967</t>
   </si>
   <si>
     <t>Hikari Tsushin Inc</t>
   </si>
   <si>
     <t>9435 JP</t>
   </si>
   <si>
     <t>4,100</t>
   </si>
   <si>
-    <t>$1,121,426</t>
+    <t>$1,047,608</t>
+  </si>
+  <si>
+    <t>Furyu Corp</t>
+  </si>
+  <si>
+    <t>6238 JP</t>
+  </si>
+  <si>
+    <t>BYYHNF0</t>
+  </si>
+  <si>
+    <t>118,900</t>
+  </si>
+  <si>
+    <t>$978,119</t>
+  </si>
+  <si>
+    <t>Pan Pacific International Holdings Corp</t>
+  </si>
+  <si>
+    <t>7532 JP</t>
+  </si>
+  <si>
+    <t>164,000</t>
+  </si>
+  <si>
+    <t>$963,737</t>
   </si>
   <si>
     <t>ULS Group Inc</t>
   </si>
   <si>
     <t>3798 JP</t>
   </si>
   <si>
     <t>B0WQ1Z7</t>
   </si>
   <si>
     <t>287,000</t>
   </si>
   <si>
-    <t>$1,032,407</t>
+    <t>$904,050</t>
   </si>
   <si>
     <t>M&amp;A Capital Partners Co Ltd</t>
   </si>
   <si>
     <t>6080 JP</t>
   </si>
   <si>
     <t>BFTRL69</t>
   </si>
   <si>
     <t>48,100</t>
   </si>
   <si>
-    <t>$994,906</t>
+    <t>$888,265</t>
   </si>
   <si>
     <t>Yonex Co Ltd</t>
   </si>
   <si>
     <t>7906 JP</t>
   </si>
   <si>
     <t>45,100</t>
   </si>
   <si>
-    <t>$960,376</t>
-[...11 lines deleted...]
-    <t>$956,452</t>
+    <t>$853,239</t>
+  </si>
+  <si>
+    <t>Finatext Holdings Ltd</t>
+  </si>
+  <si>
+    <t>4419 JP</t>
+  </si>
+  <si>
+    <t>BN33L47</t>
+  </si>
+  <si>
+    <t>131,200</t>
+  </si>
+  <si>
+    <t>$829,853</t>
+  </si>
+  <si>
+    <t>KeePer Technical Laboratory Co Ltd</t>
+  </si>
+  <si>
+    <t>6036 JP</t>
+  </si>
+  <si>
+    <t>BVFNJ69</t>
+  </si>
+  <si>
+    <t>41,000</t>
+  </si>
+  <si>
+    <t>$788,536</t>
+  </si>
+  <si>
+    <t>Oro Co Ltd</t>
+  </si>
+  <si>
+    <t>3983 JP</t>
+  </si>
+  <si>
+    <t>BF0SCH9</t>
+  </si>
+  <si>
+    <t>65,600</t>
+  </si>
+  <si>
+    <t>$780,046</t>
   </si>
   <si>
     <t>Visional Inc</t>
   </si>
   <si>
     <t>4194 JP</t>
   </si>
   <si>
     <t>BNC53Q0</t>
   </si>
   <si>
     <t>16,400</t>
   </si>
   <si>
-    <t>$919,685</t>
+    <t>$749,276</t>
+  </si>
+  <si>
+    <t>Starts Publishing Corp</t>
+  </si>
+  <si>
+    <t>7849 JP</t>
+  </si>
+  <si>
+    <t>28,700</t>
+  </si>
+  <si>
+    <t>$723,961</t>
+  </si>
+  <si>
+    <t>Kotobuki Spirits Co Ltd</t>
+  </si>
+  <si>
+    <t>2222 JP</t>
+  </si>
+  <si>
+    <t>57,400</t>
+  </si>
+  <si>
+    <t>$686,142</t>
   </si>
   <si>
     <t>AlphaPolis Co Ltd</t>
   </si>
   <si>
     <t>9467 JP</t>
   </si>
   <si>
     <t>BRG9JV3</t>
   </si>
   <si>
     <t>90,200</t>
   </si>
   <si>
-    <t>$884,762</t>
-[...59 lines deleted...]
-    <t>$733,220</t>
+    <t>$684,290</t>
+  </si>
+  <si>
+    <t>OBIC Business Consultants Co Ltd</t>
+  </si>
+  <si>
+    <t>4733 JP</t>
+  </si>
+  <si>
+    <t>$653,057</t>
+  </si>
+  <si>
+    <t>IG Port Inc</t>
+  </si>
+  <si>
+    <t>3791 JP</t>
+  </si>
+  <si>
+    <t>B0QJFC7</t>
+  </si>
+  <si>
+    <t>77,900</t>
+  </si>
+  <si>
+    <t>$641,325</t>
+  </si>
+  <si>
+    <t>Internet Initiative Japan Inc</t>
+  </si>
+  <si>
+    <t>3774 JP</t>
+  </si>
+  <si>
+    <t>B05H328</t>
+  </si>
+  <si>
+    <t>$638,032</t>
+  </si>
+  <si>
+    <t>Sega Sammy Holdings Inc</t>
+  </si>
+  <si>
+    <t>6460 JP</t>
+  </si>
+  <si>
+    <t>B02RK08</t>
+  </si>
+  <si>
+    <t>36,900</t>
+  </si>
+  <si>
+    <t>$574,576</t>
   </si>
   <si>
     <t>Tsuburaya Fields Holdings Inc</t>
   </si>
   <si>
     <t>2767 JP</t>
   </si>
   <si>
     <t>61,500</t>
   </si>
   <si>
-    <t>$703,986</t>
-[...59 lines deleted...]
-    <t>$611,491</t>
+    <t>$560,722</t>
   </si>
   <si>
     <t>Transaction Co Ltd</t>
   </si>
   <si>
     <t>7818 JP</t>
   </si>
   <si>
     <t>B667QF3</t>
   </si>
   <si>
     <t>73,800</t>
   </si>
   <si>
-    <t>$576,937</t>
-[...14 lines deleted...]
-    <t>$567,100</t>
+    <t>$525,142</t>
+  </si>
+  <si>
+    <t>Furuno Electric Co Ltd</t>
+  </si>
+  <si>
+    <t>6814 JP</t>
+  </si>
+  <si>
+    <t>$2,330,361</t>
   </si>
   <si>
     <t>M3 Inc</t>
   </si>
   <si>
     <t>2413 JP</t>
   </si>
   <si>
     <t>B02K2M3</t>
   </si>
   <si>
-    <t>$495,661</t>
-[...8 lines deleted...]
-    <t>$2,614,203</t>
+    <t>$422,310</t>
   </si>
   <si>
     <t>Sanrio Co Ltd</t>
   </si>
   <si>
     <t>8136 JP</t>
   </si>
   <si>
+    <t>$382,048</t>
+  </si>
+  <si>
+    <t>Macnica Holdings Inc</t>
+  </si>
+  <si>
+    <t>3132 JP</t>
+  </si>
+  <si>
+    <t>BVVQ8X2</t>
+  </si>
+  <si>
+    <t>20,500</t>
+  </si>
+  <si>
+    <t>$296,312</t>
+  </si>
+  <si>
+    <t>Ceres Inc/Japan</t>
+  </si>
+  <si>
+    <t>3696 JP</t>
+  </si>
+  <si>
+    <t>BRG9CZ8</t>
+  </si>
+  <si>
+    <t>$259,329</t>
+  </si>
+  <si>
+    <t>U-Next Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>9418 JP</t>
+  </si>
+  <si>
+    <t>BSN5BP9</t>
+  </si>
+  <si>
+    <t>24,600</t>
+  </si>
+  <si>
+    <t>$257,323</t>
+  </si>
+  <si>
+    <t>Net Protections Holdings Inc</t>
+  </si>
+  <si>
+    <t>7383 JP</t>
+  </si>
+  <si>
+    <t>BP4DTX5</t>
+  </si>
+  <si>
+    <t>107,200</t>
+  </si>
+  <si>
+    <t>$252,924</t>
+  </si>
+  <si>
+    <t>Tomy Co Ltd</t>
+  </si>
+  <si>
+    <t>7867 JP</t>
+  </si>
+  <si>
     <t>12,300</t>
   </si>
   <si>
-    <t>$374,827</t>
-[...56 lines deleted...]
-    <t>$264,019</t>
+    <t>$209,239</t>
   </si>
   <si>
     <t>Digital Garage Inc</t>
   </si>
   <si>
     <t>4819 JP</t>
   </si>
   <si>
     <t>15,200</t>
   </si>
   <si>
-    <t>$238,923</t>
+    <t>$193,142</t>
   </si>
   <si>
     <t>Smaregi Inc</t>
   </si>
   <si>
     <t>4431 JP</t>
   </si>
   <si>
     <t>BG08N73</t>
   </si>
   <si>
     <t>13,000</t>
   </si>
   <si>
-    <t>$224,969</t>
-[...8 lines deleted...]
-    <t>$214,119</t>
+    <t>$181,094</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>142,533</t>
-[...2 lines deleted...]
-    <t>$142,533</t>
+    <t>157,508</t>
+  </si>
+  <si>
+    <t>$157,508</t>
   </si>
   <si>
     <t>JAPANESE YEN</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>CASHJPY</t>
   </si>
   <si>
-    <t>-243,744</t>
-[...2 lines deleted...]
-    <t>$-1,566</t>
+    <t>6,737,538</t>
+  </si>
+  <si>
+    <t>$42,277</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -576,810 +576,810 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.063</v>
+        <v>0.0682</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s" s="2">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.046</v>
+        <v>0.048</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3">
+        <v>6044132</v>
+      </c>
+      <c r="F3" t="s" s="2">
         <v>15</v>
       </c>
-      <c r="F3" t="s" s="2">
+      <c r="G3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.0458</v>
+        <v>0.0467</v>
       </c>
       <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>6044132</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0455</v>
+        <v>0.0451</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5">
         <v>6416322</v>
       </c>
       <c r="F5" t="s" s="2">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0419</v>
+        <v>0.0421</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
-        <v>0.0404</v>
+        <v>0.0415</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E7">
+        <v>6269861</v>
+      </c>
+      <c r="F7" t="s" s="2">
         <v>33</v>
       </c>
-      <c r="F7" t="s" s="2">
+      <c r="G7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.039</v>
+        <v>0.0389</v>
       </c>
       <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
         <v>36</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>6993784</v>
       </c>
       <c r="F8" t="s" s="2">
         <v>38</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0388</v>
+        <v>0.0382</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
-      <c r="E9">
-        <v>6269861</v>
+      <c r="E9" t="s">
+        <v>42</v>
       </c>
       <c r="F9" t="s" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.0374</v>
+        <v>0.0367</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="E10" t="s">
         <v>46</v>
+      </c>
+      <c r="E10">
+        <v>6993784</v>
       </c>
       <c r="F10" t="s" s="2">
         <v>47</v>
       </c>
       <c r="G10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.0359</v>
+        <v>0.0357</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11" t="s">
         <v>50</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s" s="2">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0353</v>
+        <v>0.0339</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>55</v>
       </c>
       <c r="E12" t="s">
         <v>56</v>
       </c>
       <c r="F12" t="s" s="2">
         <v>57</v>
       </c>
       <c r="G12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.0351</v>
+        <v>0.0336</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>60</v>
       </c>
       <c r="E13" t="s">
         <v>61</v>
       </c>
       <c r="F13" t="s" s="2">
         <v>62</v>
       </c>
       <c r="G13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.0317</v>
+        <v>0.0322</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>66</v>
       </c>
       <c r="F14" t="s" s="2">
         <v>67</v>
       </c>
       <c r="G14" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.0298</v>
+        <v>0.0312</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15">
+        <v>6372286</v>
+      </c>
+      <c r="F15" t="s" s="2">
         <v>71</v>
       </c>
-      <c r="F15" t="s" s="2">
+      <c r="G15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0286</v>
+        <v>0.0295</v>
       </c>
       <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
         <v>74</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16">
+        <v>6489465</v>
+      </c>
+      <c r="F16" t="s" s="2">
         <v>75</v>
       </c>
-      <c r="E16">
-[...2 lines deleted...]
-      <c r="F16" t="s" s="2">
+      <c r="G16" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
-        <v>0.0286</v>
+        <v>0.0294</v>
       </c>
       <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
         <v>78</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>79</v>
       </c>
-      <c r="E17">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s" s="2">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="G17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
-        <v>0.0283</v>
+        <v>0.0281</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E18">
-        <v>6372286</v>
+        <v>6174620</v>
       </c>
       <c r="F18" t="s" s="2">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="G18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
-        <v>0.027</v>
+        <v>0.0276</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>86</v>
       </c>
-      <c r="E19">
-        <v>6489465</v>
+      <c r="E19" t="s">
+        <v>87</v>
       </c>
       <c r="F19" t="s" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>0.0264</v>
+        <v>0.0275</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F20" t="s" s="2">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0248</v>
+        <v>0.0247</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F21" t="s" s="2">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.0234</v>
+        <v>0.0241</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="E22" t="s">
         <v>100</v>
+      </c>
+      <c r="E22">
+        <v>6591478</v>
       </c>
       <c r="F22" t="s" s="2">
         <v>101</v>
       </c>
       <c r="G22" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.023</v>
+        <v>0.0226</v>
       </c>
       <c r="C23" t="s">
         <v>103</v>
       </c>
       <c r="D23" t="s">
         <v>104</v>
       </c>
       <c r="E23" t="s">
         <v>105</v>
       </c>
       <c r="F23" t="s" s="2">
         <v>106</v>
       </c>
       <c r="G23" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.0201</v>
+        <v>0.1003</v>
       </c>
       <c r="C24" t="s">
         <v>108</v>
       </c>
       <c r="D24" t="s">
         <v>109</v>
       </c>
-      <c r="E24" t="s">
+      <c r="E24">
+        <v>6357614</v>
+      </c>
+      <c r="F24" t="s" s="2">
+        <v>75</v>
+      </c>
+      <c r="G24" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.1062</v>
+        <v>0.0182</v>
       </c>
       <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
         <v>112</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>113</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25" t="s" s="2">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="G25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0152</v>
+        <v>0.0164</v>
       </c>
       <c r="C26" t="s">
         <v>115</v>
       </c>
       <c r="D26" t="s">
         <v>116</v>
       </c>
       <c r="E26">
         <v>6776349</v>
       </c>
       <c r="F26" t="s" s="2">
+        <v>101</v>
+      </c>
+      <c r="G26" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.0136</v>
+        <v>0.0127</v>
       </c>
       <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
         <v>119</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>120</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s" s="2">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G27" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0131</v>
+        <v>0.0112</v>
       </c>
       <c r="C28" t="s">
         <v>123</v>
       </c>
       <c r="D28" t="s">
         <v>124</v>
       </c>
       <c r="E28" t="s">
         <v>125</v>
       </c>
       <c r="F28" t="s" s="2">
+        <v>71</v>
+      </c>
+      <c r="G28" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.0119</v>
+        <v>0.0111</v>
       </c>
       <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
         <v>128</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>129</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s" s="2">
         <v>130</v>
       </c>
-      <c r="F29" t="s" s="2">
+      <c r="G29" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1">
-        <v>0.0107</v>
+        <v>0.0109</v>
       </c>
       <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
         <v>133</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>134</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s" s="2">
         <v>135</v>
       </c>
-      <c r="F30" t="s" s="2">
+      <c r="G30" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="1">
-        <v>0.0097</v>
+        <v>0.009</v>
       </c>
       <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
         <v>138</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31">
+        <v>6046923</v>
+      </c>
+      <c r="F31" t="s" s="2">
         <v>139</v>
       </c>
-      <c r="E31">
-[...2 lines deleted...]
-      <c r="F31" t="s" s="2">
+      <c r="G31" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1">
-        <v>0.0091</v>
+        <v>0.0083</v>
       </c>
       <c r="C32" t="s">
+        <v>141</v>
+      </c>
+      <c r="D32" t="s">
         <v>142</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32">
+        <v>6309422</v>
+      </c>
+      <c r="F32" t="s" s="2">
         <v>143</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1">
-        <v>0.0087</v>
+        <v>0.0078</v>
       </c>
       <c r="C33" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" t="s">
+        <v>146</v>
+      </c>
+      <c r="E33" t="s">
         <v>147</v>
       </c>
-      <c r="D33" t="s">
+      <c r="F33" t="s" s="2">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G33" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
-        <v>0.0058</v>
+        <v>0.0068</v>
       </c>
       <c r="C34" t="s">
         <v>150</v>
       </c>
       <c r="D34" t="s">
         <v>151</v>
       </c>
       <c r="E34" t="s">
         <v>151</v>
       </c>
       <c r="F34" t="s" s="2">
         <v>152</v>
       </c>
       <c r="G34" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="1">
-        <v>-0.0001</v>
+        <v>0.0018</v>
       </c>
       <c r="C35" t="s">
         <v>154</v>
       </c>
       <c r="D35" t="s">
         <v>155</v>
       </c>
       <c r="E35" t="s">
         <v>156</v>
       </c>
       <c r="F35" t="s" s="2">
         <v>157</v>
       </c>
       <c r="G35" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>