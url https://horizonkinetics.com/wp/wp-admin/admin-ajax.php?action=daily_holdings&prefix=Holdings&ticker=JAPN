--- v3 (2026-04-04)
+++ v4 (2026-05-21)
@@ -9,527 +9,551 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>04/06/26</t>
+    <t>05/21/26</t>
+  </si>
+  <si>
+    <t>Furuno Electric Co Ltd</t>
+  </si>
+  <si>
+    <t>6814 JP</t>
+  </si>
+  <si>
+    <t>57,400</t>
+  </si>
+  <si>
+    <t>$2,114,081</t>
+  </si>
+  <si>
+    <t>Japan Elevator Service Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>6544 JP</t>
+  </si>
+  <si>
+    <t>BF0QWT5</t>
+  </si>
+  <si>
+    <t>106,600</t>
+  </si>
+  <si>
+    <t>$1,226,838</t>
+  </si>
+  <si>
+    <t>Resorttrust Inc</t>
+  </si>
+  <si>
+    <t>4681 JP</t>
+  </si>
+  <si>
+    <t>98,400</t>
+  </si>
+  <si>
+    <t>$1,086,622</t>
+  </si>
+  <si>
+    <t>M&amp;A Capital Partners Co Ltd</t>
+  </si>
+  <si>
+    <t>6080 JP</t>
+  </si>
+  <si>
+    <t>BFTRL69</t>
+  </si>
+  <si>
+    <t>48,100</t>
+  </si>
+  <si>
+    <t>$1,029,622</t>
+  </si>
+  <si>
+    <t>Finatext Holdings Ltd</t>
+  </si>
+  <si>
+    <t>4419 JP</t>
+  </si>
+  <si>
+    <t>BN33L47</t>
+  </si>
+  <si>
+    <t>131,200</t>
+  </si>
+  <si>
+    <t>$1,006,086</t>
+  </si>
+  <si>
+    <t>Hikari Tsushin Inc</t>
+  </si>
+  <si>
+    <t>9435 JP</t>
+  </si>
+  <si>
+    <t>4,100</t>
+  </si>
+  <si>
+    <t>$974,439</t>
+  </si>
+  <si>
+    <t>Furyu Corp</t>
+  </si>
+  <si>
+    <t>6238 JP</t>
+  </si>
+  <si>
+    <t>BYYHNF0</t>
+  </si>
+  <si>
+    <t>118,900</t>
+  </si>
+  <si>
+    <t>$924,491</t>
+  </si>
+  <si>
+    <t>Pan Pacific International Holdings Corp</t>
+  </si>
+  <si>
+    <t>7532 JP</t>
+  </si>
+  <si>
+    <t>164,000</t>
+  </si>
+  <si>
+    <t>$900,459</t>
+  </si>
+  <si>
+    <t>ULS Group Inc</t>
+  </si>
+  <si>
+    <t>3798 JP</t>
+  </si>
+  <si>
+    <t>B0WQ1Z7</t>
+  </si>
+  <si>
+    <t>287,000</t>
+  </si>
+  <si>
+    <t>$898,033</t>
+  </si>
+  <si>
+    <t>Oro Co Ltd</t>
+  </si>
+  <si>
+    <t>3983 JP</t>
+  </si>
+  <si>
+    <t>BF0SCH9</t>
+  </si>
+  <si>
+    <t>65,600</t>
+  </si>
+  <si>
+    <t>$823,536</t>
+  </si>
+  <si>
+    <t>Visional Inc</t>
+  </si>
+  <si>
+    <t>4194 JP</t>
+  </si>
+  <si>
+    <t>BNC53Q0</t>
+  </si>
+  <si>
+    <t>16,400</t>
+  </si>
+  <si>
+    <t>$799,892</t>
+  </si>
+  <si>
+    <t>Internet Initiative Japan Inc</t>
+  </si>
+  <si>
+    <t>3774 JP</t>
+  </si>
+  <si>
+    <t>B05H328</t>
+  </si>
+  <si>
+    <t>41,000</t>
+  </si>
+  <si>
+    <t>$786,521</t>
   </si>
   <si>
     <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
   </si>
   <si>
     <t>USBGFS7</t>
   </si>
   <si>
     <t>8AMMF0FT3</t>
   </si>
   <si>
-    <t>1,585,409</t>
-[...98 lines deleted...]
-    <t>$888,265</t>
+    <t>781,295</t>
+  </si>
+  <si>
+    <t>$781,295</t>
+  </si>
+  <si>
+    <t>Kotobuki Spirits Co Ltd</t>
+  </si>
+  <si>
+    <t>2222 JP</t>
+  </si>
+  <si>
+    <t>$739,748</t>
   </si>
   <si>
     <t>Yonex Co Ltd</t>
   </si>
   <si>
     <t>7906 JP</t>
   </si>
   <si>
     <t>45,100</t>
   </si>
   <si>
-    <t>$853,239</t>
-[...14 lines deleted...]
-    <t>$829,853</t>
+    <t>$715,535</t>
+  </si>
+  <si>
+    <t>IG Port Inc</t>
+  </si>
+  <si>
+    <t>3791 JP</t>
+  </si>
+  <si>
+    <t>B0QJFC7</t>
+  </si>
+  <si>
+    <t>77,900</t>
+  </si>
+  <si>
+    <t>$709,185</t>
   </si>
   <si>
     <t>KeePer Technical Laboratory Co Ltd</t>
   </si>
   <si>
     <t>6036 JP</t>
   </si>
   <si>
     <t>BVFNJ69</t>
   </si>
   <si>
-    <t>41,000</t>
-[...32 lines deleted...]
-    <t>$749,276</t>
+    <t>$662,102</t>
   </si>
   <si>
     <t>Starts Publishing Corp</t>
   </si>
   <si>
     <t>7849 JP</t>
   </si>
   <si>
     <t>28,700</t>
   </si>
   <si>
-    <t>$723,961</t>
-[...11 lines deleted...]
-    <t>$686,142</t>
+    <t>$645,066</t>
+  </si>
+  <si>
+    <t>OBIC Business Consultants Co Ltd</t>
+  </si>
+  <si>
+    <t>4733 JP</t>
+  </si>
+  <si>
+    <t>$632,004</t>
   </si>
   <si>
     <t>AlphaPolis Co Ltd</t>
   </si>
   <si>
     <t>9467 JP</t>
   </si>
   <si>
     <t>BRG9JV3</t>
   </si>
   <si>
     <t>90,200</t>
   </si>
   <si>
-    <t>$684,290</t>
-[...35 lines deleted...]
-    <t>$638,032</t>
+    <t>$597,983</t>
+  </si>
+  <si>
+    <t>Tsuburaya Fields Holdings Inc</t>
+  </si>
+  <si>
+    <t>2767 JP</t>
+  </si>
+  <si>
+    <t>61,500</t>
+  </si>
+  <si>
+    <t>$554,849</t>
+  </si>
+  <si>
+    <t>Transaction Co Ltd</t>
+  </si>
+  <si>
+    <t>7818 JP</t>
+  </si>
+  <si>
+    <t>B667QF3</t>
+  </si>
+  <si>
+    <t>73,800</t>
+  </si>
+  <si>
+    <t>$548,267</t>
   </si>
   <si>
     <t>Sega Sammy Holdings Inc</t>
   </si>
   <si>
     <t>6460 JP</t>
   </si>
   <si>
     <t>B02RK08</t>
   </si>
   <si>
     <t>36,900</t>
   </si>
   <si>
-    <t>$574,576</t>
-[...35 lines deleted...]
-    <t>$2,330,361</t>
+    <t>$532,818</t>
+  </si>
+  <si>
+    <t>Towa Corp</t>
+  </si>
+  <si>
+    <t>6315 JP</t>
+  </si>
+  <si>
+    <t>28,200</t>
+  </si>
+  <si>
+    <t>$460,901</t>
+  </si>
+  <si>
+    <t>Macnica Holdings Inc</t>
+  </si>
+  <si>
+    <t>3132 JP</t>
+  </si>
+  <si>
+    <t>BVVQ8X2</t>
+  </si>
+  <si>
+    <t>20,500</t>
+  </si>
+  <si>
+    <t>$394,551</t>
   </si>
   <si>
     <t>M3 Inc</t>
   </si>
   <si>
     <t>2413 JP</t>
   </si>
   <si>
     <t>B02K2M3</t>
   </si>
   <si>
-    <t>$422,310</t>
+    <t>$364,092</t>
   </si>
   <si>
     <t>Sanrio Co Ltd</t>
   </si>
   <si>
     <t>8136 JP</t>
   </si>
   <si>
-    <t>$382,048</t>
-[...14 lines deleted...]
-    <t>$296,312</t>
+    <t>$337,595</t>
   </si>
   <si>
     <t>Ceres Inc/Japan</t>
   </si>
   <si>
     <t>3696 JP</t>
   </si>
   <si>
     <t>BRG9CZ8</t>
   </si>
   <si>
-    <t>$259,329</t>
+    <t>$323,436</t>
+  </si>
+  <si>
+    <t>Net Protections Holdings Inc</t>
+  </si>
+  <si>
+    <t>7383 JP</t>
+  </si>
+  <si>
+    <t>BP4DTX5</t>
+  </si>
+  <si>
+    <t>120,700</t>
+  </si>
+  <si>
+    <t>$297,884</t>
   </si>
   <si>
     <t>U-Next Holdings Co Ltd</t>
   </si>
   <si>
     <t>9418 JP</t>
   </si>
   <si>
     <t>BSN5BP9</t>
   </si>
   <si>
     <t>24,600</t>
   </si>
   <si>
-    <t>$257,323</t>
-[...14 lines deleted...]
-    <t>$252,924</t>
+    <t>$243,623</t>
+  </si>
+  <si>
+    <t>Rorze Corp</t>
+  </si>
+  <si>
+    <t>6323 JP</t>
+  </si>
+  <si>
+    <t>10,000</t>
+  </si>
+  <si>
+    <t>$219,536</t>
   </si>
   <si>
     <t>Tomy Co Ltd</t>
   </si>
   <si>
     <t>7867 JP</t>
   </si>
   <si>
     <t>12,300</t>
   </si>
   <si>
-    <t>$209,239</t>
+    <t>$219,423</t>
   </si>
   <si>
     <t>Digital Garage Inc</t>
   </si>
   <si>
     <t>4819 JP</t>
   </si>
   <si>
     <t>15,200</t>
   </si>
   <si>
-    <t>$193,142</t>
+    <t>$210,820</t>
   </si>
   <si>
     <t>Smaregi Inc</t>
   </si>
   <si>
     <t>4431 JP</t>
   </si>
   <si>
     <t>BG08N73</t>
   </si>
   <si>
     <t>13,000</t>
   </si>
   <si>
-    <t>$181,094</t>
+    <t>$186,445</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>157,508</t>
-[...2 lines deleted...]
-    <t>$157,508</t>
+    <t>182,763</t>
+  </si>
+  <si>
+    <t>$182,763</t>
+  </si>
+  <si>
+    <t>0.00%</t>
   </si>
   <si>
     <t>JAPANESE YEN</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>CASHJPY</t>
   </si>
   <si>
-    <t>6,737,538</t>
-[...2 lines deleted...]
-    <t>$42,277</t>
+    <t>$0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -537,860 +561,906 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I35"/>
+  <dimension ref="A1:I37"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="40"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="11"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.0682</v>
+        <v>0.0914</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2">
+        <v>6357614</v>
+      </c>
+      <c r="F2" t="s" s="2">
         <v>10</v>
       </c>
-      <c r="F2" t="s" s="2">
+      <c r="G2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.048</v>
+        <v>0.053</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>6044132</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.0467</v>
+        <v>0.047</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4">
+        <v>6044132</v>
+      </c>
+      <c r="F4" t="s" s="2">
         <v>19</v>
       </c>
-      <c r="F4" t="s" s="2">
+      <c r="G4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0451</v>
+        <v>0.0445</v>
       </c>
       <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>6416322</v>
       </c>
       <c r="F5" t="s" s="2">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0421</v>
+        <v>0.0435</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
-        <v>0.0415</v>
+        <v>0.0421</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7">
-        <v>6269861</v>
+        <v>6416322</v>
       </c>
       <c r="F7" t="s" s="2">
         <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.0389</v>
+        <v>0.04</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s" s="2">
         <v>38</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0382</v>
+        <v>0.0389</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9">
+        <v>6269861</v>
+      </c>
+      <c r="F9" t="s" s="2">
         <v>42</v>
       </c>
-      <c r="F9" t="s" s="2">
+      <c r="G9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.0367</v>
+        <v>0.0388</v>
       </c>
       <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
         <v>45</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>6993784</v>
       </c>
       <c r="F10" t="s" s="2">
         <v>47</v>
       </c>
       <c r="G10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.0357</v>
+        <v>0.0356</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11" t="s">
         <v>50</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s" s="2">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0339</v>
+        <v>0.0346</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>55</v>
       </c>
       <c r="E12" t="s">
         <v>56</v>
       </c>
       <c r="F12" t="s" s="2">
         <v>57</v>
       </c>
       <c r="G12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.0336</v>
+        <v>0.034</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="D13" t="s">
         <v>60</v>
       </c>
       <c r="E13" t="s">
         <v>61</v>
       </c>
       <c r="F13" t="s" s="2">
         <v>62</v>
       </c>
       <c r="G13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.0322</v>
+        <v>0.0338</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>66</v>
       </c>
       <c r="F14" t="s" s="2">
         <v>67</v>
       </c>
       <c r="G14" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.0312</v>
+        <v>0.032</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15">
-        <v>6372286</v>
+        <v>6489465</v>
       </c>
       <c r="F15" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="G15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0295</v>
+        <v>0.0309</v>
       </c>
       <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
         <v>73</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16">
+        <v>6993784</v>
+      </c>
+      <c r="F16" t="s" s="2">
         <v>74</v>
       </c>
-      <c r="E16">
-[...2 lines deleted...]
-      <c r="F16" t="s" s="2">
+      <c r="G16" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
-        <v>0.0294</v>
+        <v>0.0307</v>
       </c>
       <c r="C17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" t="s">
         <v>77</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>78</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s" s="2">
         <v>79</v>
       </c>
-      <c r="F17" t="s" s="2">
+      <c r="G17" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
-        <v>0.0281</v>
+        <v>0.0286</v>
       </c>
       <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
         <v>82</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>83</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s" s="2">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
-        <v>0.0276</v>
+        <v>0.0279</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>86</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19">
+        <v>6372286</v>
+      </c>
+      <c r="F19" t="s" s="2">
         <v>87</v>
       </c>
-      <c r="F19" t="s" s="2">
+      <c r="G19" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>0.0275</v>
+        <v>0.0273</v>
       </c>
       <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
         <v>90</v>
       </c>
-      <c r="D20" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="E20">
+        <v>6174620</v>
       </c>
       <c r="F20" t="s" s="2">
         <v>57</v>
       </c>
       <c r="G20" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0247</v>
+        <v>0.0259</v>
       </c>
       <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" t="s">
         <v>94</v>
       </c>
-      <c r="D21" t="s">
+      <c r="F21" t="s" s="2">
         <v>95</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.0241</v>
+        <v>0.024</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E22">
         <v>6591478</v>
       </c>
       <c r="F22" t="s" s="2">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G22" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.0226</v>
+        <v>0.0237</v>
       </c>
       <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" t="s">
         <v>103</v>
       </c>
-      <c r="D23" t="s">
+      <c r="F23" t="s" s="2">
         <v>104</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.1003</v>
+        <v>0.023</v>
       </c>
       <c r="C24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" t="s">
+        <v>107</v>
+      </c>
+      <c r="E24" t="s">
         <v>108</v>
       </c>
-      <c r="D24" t="s">
+      <c r="F24" t="s" s="2">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G24" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.0182</v>
+        <v>0.0199</v>
       </c>
       <c r="C25" t="s">
         <v>111</v>
       </c>
       <c r="D25" t="s">
         <v>112</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25">
+        <v>6878665</v>
+      </c>
+      <c r="F25" t="s" s="2">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0164</v>
+        <v>0.0171</v>
       </c>
       <c r="C26" t="s">
         <v>115</v>
       </c>
       <c r="D26" t="s">
         <v>116</v>
       </c>
-      <c r="E26">
-        <v>6776349</v>
+      <c r="E26" t="s">
+        <v>117</v>
       </c>
       <c r="F26" t="s" s="2">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="G26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.0127</v>
+        <v>0.0157</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F27" t="s" s="2">
-        <v>121</v>
+        <v>62</v>
       </c>
       <c r="G27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0112</v>
+        <v>0.0146</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="E28" t="s">
         <v>125</v>
       </c>
+      <c r="E28">
+        <v>6776349</v>
+      </c>
       <c r="F28" t="s" s="2">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="G28" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.0111</v>
+        <v>0.014</v>
       </c>
       <c r="C29" t="s">
         <v>127</v>
       </c>
       <c r="D29" t="s">
         <v>128</v>
       </c>
       <c r="E29" t="s">
         <v>129</v>
       </c>
       <c r="F29" t="s" s="2">
+        <v>87</v>
+      </c>
+      <c r="G29" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1">
-        <v>0.0109</v>
+        <v>0.0129</v>
       </c>
       <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
         <v>132</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>133</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s" s="2">
         <v>134</v>
       </c>
-      <c r="F30" t="s" s="2">
+      <c r="G30" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="1">
-        <v>0.009</v>
+        <v>0.0105</v>
       </c>
       <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
         <v>137</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>6046923</v>
       </c>
       <c r="F31" t="s" s="2">
         <v>139</v>
       </c>
       <c r="G31" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1">
-        <v>0.0083</v>
+        <v>0.0095</v>
       </c>
       <c r="C32" t="s">
         <v>141</v>
       </c>
       <c r="D32" t="s">
         <v>142</v>
       </c>
       <c r="E32">
-        <v>6309422</v>
+        <v>6096650</v>
       </c>
       <c r="F32" t="s" s="2">
         <v>143</v>
       </c>
       <c r="G32" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1">
-        <v>0.0078</v>
+        <v>0.0095</v>
       </c>
       <c r="C33" t="s">
         <v>145</v>
       </c>
       <c r="D33" t="s">
         <v>146</v>
       </c>
-      <c r="E33" t="s">
+      <c r="E33">
+        <v>6046923</v>
+      </c>
+      <c r="F33" t="s" s="2">
         <v>147</v>
       </c>
-      <c r="F33" t="s" s="2">
+      <c r="G33" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
-        <v>0.0068</v>
+        <v>0.0091</v>
       </c>
       <c r="C34" t="s">
+        <v>149</v>
+      </c>
+      <c r="D34" t="s">
         <v>150</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34">
+        <v>6309422</v>
+      </c>
+      <c r="F34" t="s" s="2">
         <v>151</v>
       </c>
-      <c r="E34" t="s">
-[...2 lines deleted...]
-      <c r="F34" t="s" s="2">
+      <c r="G34" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="1">
-        <v>0.0018</v>
+        <v>0.0081</v>
       </c>
       <c r="C35" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" t="s">
         <v>154</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>155</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s" s="2">
         <v>156</v>
       </c>
-      <c r="F35" t="s" s="2">
+      <c r="G35" t="s">
         <v>157</v>
       </c>
-      <c r="G35" t="s">
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="1">
+        <v>0.0079</v>
+      </c>
+      <c r="C36" t="s">
         <v>158</v>
+      </c>
+      <c r="D36" t="s">
+        <v>159</v>
+      </c>
+      <c r="E36" t="s">
+        <v>159</v>
+      </c>
+      <c r="F36" t="s" s="2">
+        <v>160</v>
+      </c>
+      <c r="G36" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" t="s" s="1">
+        <v>162</v>
+      </c>
+      <c r="C37" t="s">
+        <v>163</v>
+      </c>
+      <c r="D37" t="s">
+        <v>164</v>
+      </c>
+      <c r="E37" t="s">
+        <v>165</v>
+      </c>
+      <c r="F37">
+        <v>-1</v>
+      </c>
+      <c r="G37" t="s">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>