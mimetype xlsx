--- v4 (2026-05-21)
+++ v5 (2026-07-27)
@@ -9,551 +9,554 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <si>
     <t>Data as of:</t>
   </si>
   <si>
     <t>% Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>05/21/26</t>
+    <t>07/27/26</t>
+  </si>
+  <si>
+    <t>Finatext Holdings Ltd</t>
+  </si>
+  <si>
+    <t>4419 JP</t>
+  </si>
+  <si>
+    <t>BN33L47</t>
+  </si>
+  <si>
+    <t>131,200</t>
+  </si>
+  <si>
+    <t>$1,203,471</t>
+  </si>
+  <si>
+    <t>M&amp;A Capital Partners Co Ltd</t>
+  </si>
+  <si>
+    <t>6080 JP</t>
+  </si>
+  <si>
+    <t>BFTRL69</t>
+  </si>
+  <si>
+    <t>48,100</t>
+  </si>
+  <si>
+    <t>$1,097,154</t>
+  </si>
+  <si>
+    <t>Japan Elevator Service Holdings Co Ltd</t>
+  </si>
+  <si>
+    <t>6544 JP</t>
+  </si>
+  <si>
+    <t>BF0QWT5</t>
+  </si>
+  <si>
+    <t>106,600</t>
+  </si>
+  <si>
+    <t>$1,085,237</t>
+  </si>
+  <si>
+    <t>Resorttrust Inc</t>
+  </si>
+  <si>
+    <t>4681 JP</t>
+  </si>
+  <si>
+    <t>98,400</t>
+  </si>
+  <si>
+    <t>$1,022,490</t>
+  </si>
+  <si>
+    <t>Furyu Corp</t>
+  </si>
+  <si>
+    <t>6238 JP</t>
+  </si>
+  <si>
+    <t>BYYHNF0</t>
+  </si>
+  <si>
+    <t>118,900</t>
+  </si>
+  <si>
+    <t>$985,357</t>
+  </si>
+  <si>
+    <t>ULS Group Inc</t>
+  </si>
+  <si>
+    <t>3798 JP</t>
+  </si>
+  <si>
+    <t>B0WQ1Z7</t>
+  </si>
+  <si>
+    <t>287,000</t>
+  </si>
+  <si>
+    <t>$956,988</t>
+  </si>
+  <si>
+    <t>Hikari Tsushin Inc</t>
+  </si>
+  <si>
+    <t>9435 JP</t>
+  </si>
+  <si>
+    <t>4,100</t>
+  </si>
+  <si>
+    <t>$937,207</t>
+  </si>
+  <si>
+    <t>US BANK MMDA - USBGFS 7 06/01/2031</t>
+  </si>
+  <si>
+    <t>USBGFS7</t>
+  </si>
+  <si>
+    <t>8AMMF0FT3</t>
+  </si>
+  <si>
+    <t>885,062</t>
+  </si>
+  <si>
+    <t>$885,062</t>
+  </si>
+  <si>
+    <t>Oro Co Ltd</t>
+  </si>
+  <si>
+    <t>3983 JP</t>
+  </si>
+  <si>
+    <t>BF0SCH9</t>
+  </si>
+  <si>
+    <t>65,600</t>
+  </si>
+  <si>
+    <t>$864,144</t>
+  </si>
+  <si>
+    <t>Pan Pacific International Holdings Corp</t>
+  </si>
+  <si>
+    <t>7532 JP</t>
+  </si>
+  <si>
+    <t>164,000</t>
+  </si>
+  <si>
+    <t>$864,043</t>
+  </si>
+  <si>
+    <t>Internet Initiative Japan Inc</t>
+  </si>
+  <si>
+    <t>3774 JP</t>
+  </si>
+  <si>
+    <t>B05H328</t>
+  </si>
+  <si>
+    <t>41,000</t>
+  </si>
+  <si>
+    <t>$854,579</t>
+  </si>
+  <si>
+    <t>Kotobuki Spirits Co Ltd</t>
+  </si>
+  <si>
+    <t>2222 JP</t>
+  </si>
+  <si>
+    <t>57,400</t>
+  </si>
+  <si>
+    <t>$853,227</t>
+  </si>
+  <si>
+    <t>Visional Inc</t>
+  </si>
+  <si>
+    <t>4194 JP</t>
+  </si>
+  <si>
+    <t>BNC53Q0</t>
+  </si>
+  <si>
+    <t>16,400</t>
+  </si>
+  <si>
+    <t>$840,006</t>
+  </si>
+  <si>
+    <t>OBIC Business Consultants Co Ltd</t>
+  </si>
+  <si>
+    <t>4733 JP</t>
+  </si>
+  <si>
+    <t>$764,989</t>
+  </si>
+  <si>
+    <t>Yonex Co Ltd</t>
+  </si>
+  <si>
+    <t>7906 JP</t>
+  </si>
+  <si>
+    <t>45,100</t>
+  </si>
+  <si>
+    <t>$699,863</t>
+  </si>
+  <si>
+    <t>KeePer Technical Laboratory Co Ltd</t>
+  </si>
+  <si>
+    <t>6036 JP</t>
+  </si>
+  <si>
+    <t>BVFNJ69</t>
+  </si>
+  <si>
+    <t>$673,798</t>
+  </si>
+  <si>
+    <t>Starts Publishing Corp</t>
+  </si>
+  <si>
+    <t>7849 JP</t>
+  </si>
+  <si>
+    <t>28,700</t>
+  </si>
+  <si>
+    <t>$595,927</t>
+  </si>
+  <si>
+    <t>Sega Sammy Holdings Inc</t>
+  </si>
+  <si>
+    <t>6460 JP</t>
+  </si>
+  <si>
+    <t>B02RK08</t>
+  </si>
+  <si>
+    <t>36,900</t>
+  </si>
+  <si>
+    <t>$567,883</t>
+  </si>
+  <si>
+    <t>Tsuburaya Fields Holdings Inc</t>
+  </si>
+  <si>
+    <t>2767 JP</t>
+  </si>
+  <si>
+    <t>61,500</t>
+  </si>
+  <si>
+    <t>$553,986</t>
+  </si>
+  <si>
+    <t>AlphaPolis Co Ltd</t>
+  </si>
+  <si>
+    <t>9467 JP</t>
+  </si>
+  <si>
+    <t>BRG9JV3</t>
+  </si>
+  <si>
+    <t>90,200</t>
+  </si>
+  <si>
+    <t>$553,060</t>
+  </si>
+  <si>
+    <t>Transaction Co Ltd</t>
+  </si>
+  <si>
+    <t>7818 JP</t>
+  </si>
+  <si>
+    <t>B667QF3</t>
+  </si>
+  <si>
+    <t>73,800</t>
+  </si>
+  <si>
+    <t>$548,503</t>
+  </si>
+  <si>
+    <t>Towa Corp</t>
+  </si>
+  <si>
+    <t>6315 JP</t>
+  </si>
+  <si>
+    <t>28,200</t>
+  </si>
+  <si>
+    <t>$491,513</t>
   </si>
   <si>
     <t>Furuno Electric Co Ltd</t>
   </si>
   <si>
     <t>6814 JP</t>
   </si>
   <si>
-    <t>57,400</t>
-[...194 lines deleted...]
-    <t>$715,535</t>
+    <t>$2,601,044</t>
   </si>
   <si>
     <t>IG Port Inc</t>
   </si>
   <si>
     <t>3791 JP</t>
   </si>
   <si>
     <t>B0QJFC7</t>
   </si>
   <si>
     <t>77,900</t>
   </si>
   <si>
-    <t>$709,185</t>
-[...101 lines deleted...]
-    <t>$460,901</t>
+    <t>$458,613</t>
+  </si>
+  <si>
+    <t>M3 Inc</t>
+  </si>
+  <si>
+    <t>2413 JP</t>
+  </si>
+  <si>
+    <t>B02K2M3</t>
+  </si>
+  <si>
+    <t>$455,709</t>
+  </si>
+  <si>
+    <t>Sanrio Co Ltd</t>
+  </si>
+  <si>
+    <t>8136 JP</t>
+  </si>
+  <si>
+    <t>$435,490</t>
   </si>
   <si>
     <t>Macnica Holdings Inc</t>
   </si>
   <si>
     <t>3132 JP</t>
   </si>
   <si>
     <t>BVVQ8X2</t>
   </si>
   <si>
     <t>20,500</t>
   </si>
   <si>
-    <t>$394,551</t>
-[...20 lines deleted...]
-    <t>$337,595</t>
+    <t>$422,908</t>
   </si>
   <si>
     <t>Ceres Inc/Japan</t>
   </si>
   <si>
     <t>3696 JP</t>
   </si>
   <si>
     <t>BRG9CZ8</t>
   </si>
   <si>
-    <t>$323,436</t>
+    <t>$361,587</t>
   </si>
   <si>
     <t>Net Protections Holdings Inc</t>
   </si>
   <si>
     <t>7383 JP</t>
   </si>
   <si>
     <t>BP4DTX5</t>
   </si>
   <si>
-    <t>120,700</t>
-[...2 lines deleted...]
-    <t>$297,884</t>
+    <t>141,200</t>
+  </si>
+  <si>
+    <t>$346,651</t>
+  </si>
+  <si>
+    <t>Rorze Corp</t>
+  </si>
+  <si>
+    <t>6323 JP</t>
+  </si>
+  <si>
+    <t>10,000</t>
+  </si>
+  <si>
+    <t>$268,405</t>
+  </si>
+  <si>
+    <t>Tomy Co Ltd</t>
+  </si>
+  <si>
+    <t>7867 JP</t>
+  </si>
+  <si>
+    <t>12,300</t>
+  </si>
+  <si>
+    <t>$256,674</t>
   </si>
   <si>
     <t>U-Next Holdings Co Ltd</t>
   </si>
   <si>
     <t>9418 JP</t>
   </si>
   <si>
     <t>BSN5BP9</t>
   </si>
   <si>
     <t>24,600</t>
   </si>
   <si>
-    <t>$243,623</t>
-[...23 lines deleted...]
-    <t>$219,423</t>
+    <t>$248,036</t>
+  </si>
+  <si>
+    <t>Smaregi Inc</t>
+  </si>
+  <si>
+    <t>4431 JP</t>
+  </si>
+  <si>
+    <t>BG08N73</t>
+  </si>
+  <si>
+    <t>13,000</t>
+  </si>
+  <si>
+    <t>$230,236</t>
   </si>
   <si>
     <t>Digital Garage Inc</t>
   </si>
   <si>
     <t>4819 JP</t>
   </si>
   <si>
     <t>15,200</t>
   </si>
   <si>
-    <t>$210,820</t>
-[...14 lines deleted...]
-    <t>$186,445</t>
+    <t>$207,747</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>182,763</t>
-[...2 lines deleted...]
-    <t>$182,763</t>
+    <t>40,963</t>
+  </si>
+  <si>
+    <t>$40,963</t>
   </si>
   <si>
     <t>0.00%</t>
   </si>
   <si>
     <t>JAPANESE YEN</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>CASHJPY</t>
   </si>
   <si>
-    <t>$0</t>
+    <t>152,570</t>
+  </si>
+  <si>
+    <t>$932</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -600,867 +603,867 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>0.0914</v>
+        <v>0.0497</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
-      <c r="E2">
-        <v>6357614</v>
+      <c r="E2" t="s">
+        <v>10</v>
       </c>
       <c r="F2" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1">
-        <v>0.053</v>
+        <v>0.0453</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s" s="2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>0.047</v>
+        <v>0.0448</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>6044132</v>
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
       </c>
       <c r="F4" t="s" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="1">
-        <v>0.0445</v>
+        <v>0.0422</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="E5">
+        <v>6044132</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="1">
-        <v>0.0435</v>
+        <v>0.0407</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="1">
-        <v>0.0421</v>
+        <v>0.0395</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>6416322</v>
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
       </c>
       <c r="F7" t="s" s="2">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
-        <v>0.04</v>
+        <v>0.0387</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="E8">
+        <v>6416322</v>
       </c>
       <c r="F8" t="s" s="2">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1">
-        <v>0.0389</v>
+        <v>0.0365</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>6269861</v>
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
       </c>
       <c r="F9" t="s" s="2">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1">
-        <v>0.0388</v>
+        <v>0.0357</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s" s="2">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="1">
-        <v>0.0356</v>
+        <v>0.0357</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="E11">
+        <v>6269861</v>
       </c>
       <c r="F11" t="s" s="2">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="1">
-        <v>0.0346</v>
+        <v>0.0353</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s" s="2">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
-        <v>0.034</v>
+        <v>0.0352</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="E13" t="s">
         <v>61</v>
+      </c>
+      <c r="E13">
+        <v>6489465</v>
       </c>
       <c r="F13" t="s" s="2">
         <v>62</v>
       </c>
       <c r="G13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1">
-        <v>0.0338</v>
+        <v>0.0347</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>66</v>
       </c>
       <c r="F14" t="s" s="2">
         <v>67</v>
       </c>
       <c r="G14" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="1">
-        <v>0.032</v>
+        <v>0.0316</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15">
-        <v>6489465</v>
+        <v>6174620</v>
       </c>
       <c r="F15" t="s" s="2">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="G15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="1">
-        <v>0.0309</v>
+        <v>0.0289</v>
       </c>
       <c r="C16" t="s">
         <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16">
         <v>6993784</v>
       </c>
       <c r="F16" t="s" s="2">
         <v>74</v>
       </c>
       <c r="G16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1">
-        <v>0.0307</v>
+        <v>0.0278</v>
       </c>
       <c r="C17" t="s">
         <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>77</v>
       </c>
       <c r="E17" t="s">
         <v>78</v>
       </c>
       <c r="F17" t="s" s="2">
+        <v>58</v>
+      </c>
+      <c r="G17" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="1">
-        <v>0.0286</v>
+        <v>0.0246</v>
       </c>
       <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
         <v>81</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18">
+        <v>6372286</v>
+      </c>
+      <c r="F18" t="s" s="2">
         <v>82</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1">
-        <v>0.0279</v>
+        <v>0.0234</v>
       </c>
       <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
         <v>85</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>6372286</v>
       </c>
       <c r="F19" t="s" s="2">
         <v>87</v>
       </c>
       <c r="G19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>0.0273</v>
+        <v>0.0229</v>
       </c>
       <c r="C20" t="s">
         <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>90</v>
       </c>
       <c r="E20">
-        <v>6174620</v>
+        <v>6591478</v>
       </c>
       <c r="F20" t="s" s="2">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="G20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1">
-        <v>0.0259</v>
+        <v>0.0228</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F21" t="s" s="2">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1">
-        <v>0.024</v>
+        <v>0.0226</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>6591478</v>
+        <v>99</v>
+      </c>
+      <c r="E22" t="s">
+        <v>100</v>
       </c>
       <c r="F22" t="s" s="2">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1">
-        <v>0.0237</v>
+        <v>0.0203</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>104</v>
+      </c>
+      <c r="E23">
+        <v>6878665</v>
       </c>
       <c r="F23" t="s" s="2">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1">
-        <v>0.023</v>
+        <v>0.1073</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E24" t="s">
         <v>108</v>
       </c>
+      <c r="E24">
+        <v>6357614</v>
+      </c>
       <c r="F24" t="s" s="2">
+        <v>62</v>
+      </c>
+      <c r="G24" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="1">
-        <v>0.0199</v>
+        <v>0.0189</v>
       </c>
       <c r="C25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" t="s">
         <v>111</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>6878665</v>
       </c>
       <c r="F25" t="s" s="2">
         <v>113</v>
       </c>
       <c r="G25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="1">
-        <v>0.0171</v>
+        <v>0.0188</v>
       </c>
       <c r="C26" t="s">
         <v>115</v>
       </c>
       <c r="D26" t="s">
         <v>116</v>
       </c>
       <c r="E26" t="s">
         <v>117</v>
       </c>
       <c r="F26" t="s" s="2">
+        <v>58</v>
+      </c>
+      <c r="G26" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="1">
-        <v>0.0157</v>
+        <v>0.018</v>
       </c>
       <c r="C27" t="s">
+        <v>119</v>
+      </c>
+      <c r="D27" t="s">
         <v>120</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27">
+        <v>6776349</v>
+      </c>
+      <c r="F27" t="s" s="2">
+        <v>91</v>
+      </c>
+      <c r="G27" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="1">
-        <v>0.0146</v>
+        <v>0.0175</v>
       </c>
       <c r="C28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>123</v>
+      </c>
+      <c r="E28" t="s">
         <v>124</v>
       </c>
-      <c r="D28" t="s">
+      <c r="F28" t="s" s="2">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G28" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1">
-        <v>0.014</v>
+        <v>0.0149</v>
       </c>
       <c r="C29" t="s">
         <v>127</v>
       </c>
       <c r="D29" t="s">
         <v>128</v>
       </c>
       <c r="E29" t="s">
         <v>129</v>
       </c>
       <c r="F29" t="s" s="2">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G29" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="1">
-        <v>0.0129</v>
+        <v>0.0143</v>
       </c>
       <c r="C30" t="s">
         <v>131</v>
       </c>
       <c r="D30" t="s">
         <v>132</v>
       </c>
       <c r="E30" t="s">
         <v>133</v>
       </c>
       <c r="F30" t="s" s="2">
         <v>134</v>
       </c>
       <c r="G30" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="1">
-        <v>0.0105</v>
+        <v>0.0111</v>
       </c>
       <c r="C31" t="s">
         <v>136</v>
       </c>
       <c r="D31" t="s">
         <v>137</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E31">
+        <v>6096650</v>
+      </c>
+      <c r="F31" t="s" s="2">
         <v>138</v>
       </c>
-      <c r="F31" t="s" s="2">
+      <c r="G31" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="1">
-        <v>0.0095</v>
+        <v>0.0106</v>
       </c>
       <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
         <v>141</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32">
+        <v>6046923</v>
+      </c>
+      <c r="F32" t="s" s="2">
         <v>142</v>
       </c>
-      <c r="E32">
-[...2 lines deleted...]
-      <c r="F32" t="s" s="2">
+      <c r="G32" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="1">
-        <v>0.0095</v>
+        <v>0.0102</v>
       </c>
       <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
         <v>145</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>6046923</v>
       </c>
       <c r="F33" t="s" s="2">
         <v>147</v>
       </c>
       <c r="G33" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="1">
-        <v>0.0091</v>
+        <v>0.0095</v>
       </c>
       <c r="C34" t="s">
         <v>149</v>
       </c>
       <c r="D34" t="s">
         <v>150</v>
       </c>
-      <c r="E34">
-        <v>6309422</v>
+      <c r="E34" t="s">
+        <v>151</v>
       </c>
       <c r="F34" t="s" s="2">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G34" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="1">
-        <v>0.0081</v>
+        <v>0.0086</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="E35" t="s">
         <v>155</v>
+      </c>
+      <c r="E35">
+        <v>6309422</v>
       </c>
       <c r="F35" t="s" s="2">
         <v>156</v>
       </c>
       <c r="G35" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="1">
-        <v>0.0079</v>
+        <v>0.0017</v>
       </c>
       <c r="C36" t="s">
         <v>158</v>
       </c>
       <c r="D36" t="s">
         <v>159</v>
       </c>
       <c r="E36" t="s">
         <v>159</v>
       </c>
       <c r="F36" t="s" s="2">
         <v>160</v>
       </c>
       <c r="G36" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s" s="1">
         <v>162</v>
       </c>
       <c r="C37" t="s">
         <v>163</v>
       </c>
       <c r="D37" t="s">
         <v>164</v>
       </c>
       <c r="E37" t="s">
         <v>165</v>
       </c>
-      <c r="F37">
-        <v>-1</v>
+      <c r="F37" t="s" s="2">
+        <v>166</v>
       </c>
       <c r="G37" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>